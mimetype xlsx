--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -538,51 +538,51 @@
       </c>
       <c r="D12" s="4">
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="4">
         <v>0.5</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="4">
         <v>0.1</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="5">
         <v>0.11</v>
       </c>
     </row>