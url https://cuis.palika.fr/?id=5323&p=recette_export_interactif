--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -44,63 +44,63 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 1 pc</t>
   </si>
   <si>
     <t>Poule au blanc  VO_POUL_BLAN</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    FARINE (000)</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
-    <t xml:space="preserve">    huile olive vierge</t>
+    <t xml:space="preserve">    Huile d'olive vierge extra</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    oignons émincés</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    concentré de tomates</t>
   </si>
   <si>
     <t xml:space="preserve">    échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    champignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    RHUM 50ø</t>
   </si>
   <si>
     <t xml:space="preserve">    fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
@@ -245,50 +245,53 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E38"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -743,51 +746,51 @@
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="11">
         <v>30</v>
       </c>
       <c r="B37" t="inlineStr" s="12">
         <is>
           <t>[LAVER] Terminer la sauce chasseur - 5 min Laver, effeuiller et hacher le cerfeuil et l'estragon. Vérifier l'onctuosité et l'assaisonnement, puis monter la sauce au beurre hors du feu. Ajouter la moitié du cerfeuil et de l'estragon haché.</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38" t="s" s="13">
         <v>31</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="A38:D38"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>