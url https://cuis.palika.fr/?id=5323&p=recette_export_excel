--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,296 +17,299 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Poule au blanc</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>VO_POUL_BLAN</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Plats volailles (CUI.PLATS_VOLAILLES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:36</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t>00000026</t>
   </si>
   <si>
     <t>RHUM 50ø</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>00001758</t>
+  </si>
+  <si>
+    <t>concentré de tomates</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>00001757</t>
+  </si>
+  <si>
+    <t>champignons émincés</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>HUI-OLIVE-VE</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge extra</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...38 lines deleted...]
-    <t>huile olive vierge</t>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
   </si>
   <si>
     <t>00002238</t>
   </si>
   <si>
     <t>carottes râpées</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
-[...14 lines deleted...]
-    <t>oignons émincés</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNMS00331</t>
   </si>
   <si>
     <t>Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Plats volailles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ concentré de tomates</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ champignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ RHUM 50ø</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
@@ -521,50 +524,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -604,105 +610,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>20.1136906</v>
+        <v>20.4149906</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>20.1136906</v>
+        <v>20.4149906</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>20.1136906</v>
+        <v>20.4149906</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -760,1162 +769,1171 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*13.3119</f>
-        <v>0.665595</v>
+        <f>E7*0.0043</f>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.489836</f>
-        <v>0.048984</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.9514</f>
-        <v>0.316112</v>
+        <f>E9*13.3119</f>
+        <v>0.665595</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>0.02</v>
+      </c>
+      <c r="F10">
+        <v>5</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.25</v>
+      </c>
+      <c r="F11">
+        <v>5</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0.003</f>
-        <v>0.003</v>
+        <f>E11*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.1</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*0.489836</f>
+        <v>0.048984</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.04</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*7.5</f>
+        <v>0.3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*3.9514</f>
+        <v>0.316112</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="12">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>0.1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
         <v>2.4</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>2.4</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G18" s="4">
         <f>E18*7.95</f>
         <v>19.08</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G19" s="13">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D3" s="11">
         <v>2.4</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D4" s="11">
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D5" s="11">
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D6" s="11">
         <v>0.04</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D8" s="11">
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D10" s="11">
         <v>0.02</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D11" s="11">
         <v>0.05</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D12" s="11">
         <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D13" s="11">
         <v>0.05</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D14" s="11">
         <v>0.1</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D4" t="s" s="14">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Préparer les légumes - 10 min Réserver le cerfeuil et l'estragon au frais dans un petit bahut avec de l'eau. Eplucher et réserver les champignons au frais. Eplucher, laver et ciseler finement les échalotes. Laver, équeuter, essorer, concasser et hacher le persil.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Marquer le poulet sauté en cuisson - 10 min Saler, poivrer et fariner les morceaux de poulet. Faire chauffer du beurre dans un sautoir. Disposer les quarts de poulet, côté peau en premier, et les laisser colorer doucement pendant quelques minutes. Retourner les morceaux et laisser colorer l'autre face. Couvrir le sautoir et terminer la cuisson au four durant une quin­zaine de minutes (retirer les ailes quelques minutes avant les cuisses).</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Réaliser la sauce du poulet sauté - 10 min Laver soigneusement et émincer les champignons. S'assurer de la cuisson des quarts de poulet, les débarrasser et les maintenir au chaud. Ajouter les champignons émincés dans le récipient de cuisson et les faire sauter durant 1 à 2 min. Dégraisser et ajouter les échalotes ciselées, puis les laisser suer dou­cement. Flamber avec le cognac. Déglacer avec le vin blanc et le laisser réduire. Ajouter le fond brun de volaille et laisser réduire doucement la sauce pendant quelques minutes.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Terminer la sauce chasseur - 5 min Laver, effeuiller et hacher le cerfeuil et l'estragon. Vérifier l'onctuosité et l'assaisonnement, puis monter la sauce au beurre hors du feu. Ajouter la moitié du cerfeuil et de l'estragon haché.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"VO_POUL_BLAN · CUI.PLATS_VOLAILLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>VO_POUL_BLAN · CUI.PLATS_VOLAILLES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[HABILLER] "&amp;Procedure!D3</f>
         <v>[HABILLER] Habiller et découper les volailles à cru - 30 min (voir p. 237/240 et 246/248)</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B14</f>
-        <v>huile olive vierge</v>
+        <f>Besoins!B13</f>
+        <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>0.04</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B17</f>
         <v>carottes râpées</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E17</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B11</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E7</f>
         <v>1</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B10</f>
         <v>concentré de tomates</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E10</f>
         <v>0.02</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>RHUM 50ø</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.05</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D4</f>
         <v>[MARQUER] Marquer un fond brun de volaille lié et tomaté avec les car­casses et les abattis - 10 min</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B18</f>
         <v>Poulet PAC sans abat France</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E18</f>
         <v>2.4</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[RÉSERVER] "&amp;Procedure!D5</f>
         <v>[RÉSERVER] Préparer les légumes - 10 min Réserver le cerfeuil et l'estragon au frais dans un petit bahut avec de l'eau. Eplucher et réserver les champignons au frais. Eplucher, laver et ciseler finement les échalotes. Laver, équeuter, essorer, concasser et hacher le persil.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>échalote</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.05</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>champignons émincés</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.25</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D6</f>
         <v>[MARQUER] Marquer le poulet sauté en cuisson - 10 min Saler, poivrer et fariner les morceaux de poulet. Faire chauffer du beurre dans un sautoir. Disposer les quarts de poulet, côté peau en premier, et les laisser colorer doucement pendant quelques minutes. Retourner les morceaux et laisser colorer l'autre face. Couvrir le sautoir et terminer la cuisson au four durant une quin­zaine de minutes (retirer les ailes quelques minutes avant les cuisses).</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B12</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B14</f>
         <v>BEURRE</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E14</f>
         <v>0.08</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D7</f>
         <v>[RÉALISER] Réaliser la sauce du poulet sauté - 10 min Laver soigneusement et émincer les champignons. S'assurer de la cuisson des quarts de poulet, les débarrasser et les maintenir au chaud. Ajouter les champignons émincés dans le récipient de cuisson et les faire sauter durant 1 à 2 min. Dégraisser et ajouter les échalotes ciselées, puis les laisser suer dou­cement. Flamber avec le cognac. Déglacer avec le vin blanc et le laisser réduire. Ajouter le fond brun de volaille et laisser réduire doucement la sauce pendant quelques minutes.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>oignons émincés</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>0.1</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>"[LAVER] "&amp;Procedure!D8</f>
         <v>[LAVER] Terminer la sauce chasseur - 5 min Laver, effeuiller et hacher le cerfeuil et l'estragon. Vérifier l'onctuosité et l'assaisonnement, puis monter la sauce au beurre hors du feu. Ajouter la moitié du cerfeuil et de l'estragon haché.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 