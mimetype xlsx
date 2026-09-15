--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -757,51 +757,51 @@
       </c>
       <c r="D15" s="4">
         <v>1.5</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="4">
         <v>0.05</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="4">
         <v>1.541</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="5">
         <v>21.5688</v>
       </c>
     </row>
@@ -977,51 +977,51 @@
       </c>
       <c r="D26" s="4">
         <v>0.015</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="5">
         <v>0.0975</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="3">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="4">
         <v>0.015</v>
       </c>
       <c r="E27" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F27" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="4">
         <v>0.075</v>
       </c>
       <c r="E28" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="5">
         <v>0.135</v>
       </c>
     </row>