--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,117 +67,117 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:56</t>
+    <t>30/10/2026 15:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...7 lines deleted...]
-    <t>Matières premières</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00002034</t>
   </si>
   <si>
     <t>échalote</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>RNM0730121</t>
   </si>
@@ -443,50 +443,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -526,105 +529,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>10.78542</v>
+        <v>11.15062</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>10.78542</v>
+        <v>11.15062</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>10.78542</v>
+        <v>11.15062</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -692,183 +698,183 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>1.18542</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*3.9514</f>
+        <v>1.18542</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*9.26</f>
+        <v>0.1852</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="9">
         <v>0.08</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="9">
         <v>0.04</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*4.5</f>
+        <v>0.18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="9">
         <v>2.4</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>2.4</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G12" s="4">
         <f>E12*4</f>
         <v>9.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="9">
         <v>0.04</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
@@ -877,50 +883,53 @@
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
         <v>52</v>
       </c>
       <c r="G14" s="13">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>55</v>
@@ -947,183 +956,186 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="11">
         <v>2.4</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="11">
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="11">
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
         <v>63</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>64</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="11">
         <v>0.3</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>65</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" s="11">
         <v>0.04</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
       <c r="C8" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="11">
         <v>0.02</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
       <c r="C9" t="s">
         <v>60</v>
       </c>
       <c r="D9" s="11">
         <v>0.04</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>70</v>
@@ -1219,50 +1231,53 @@
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>82</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Confectionner le beurre d'escargot - 5 min Dans une petite calotte en acier inoxydable, réunir le beurre en pommade, les échalotes ciselées, le persil, les gousses d'ail fine­ment hachées et le tiers de la mie de pain tamisée.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>84</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"PP_MOUL_BONN · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_MOUL_BONN · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1298,100 +1313,100 @@
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparer les moules - 15 min Observer les mêmes précautions que pour les «Moules marinière», fiche précédente.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B12</f>
         <v>MOULE de bouchot France</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E12</f>
         <v>2.4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.08</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
         <v>88</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D4</f>
         <v>[PRÉPARER] Préparer la garniture - 15 min Eplucher, laver et ciseler finement les échalotes. En réserver 0,040 kg pour le beurre d'escargot. Laver, équeuter, concasser, hacher et essorer le persil plat. Eplucher, laver, éliminer le germe, écraser et hacher les gousses d'ail. Tamiser la mie de pain.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B10</f>
         <v>échalote</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E10</f>
         <v>0.08</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>BEURRE</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B11</f>
         <v>persil</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E11</f>
         <v>0.04</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B13</f>
         <v>pain au lait</v>
       </c>
       <c r="C13" s="11">
@@ -1433,51 +1448,51 @@
       </c>
       <c r="C16" s="11">
         <f>Besoins!E9</f>
         <v>0.02</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">