--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -59,51 +59,51 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    bouquet garni arôme</t>
   </si>
   <si>
-    <t xml:space="preserve">    groseille gelée</t>
+    <t xml:space="preserve">    Gelée de groseilles</t>
   </si>
   <si>
     <t xml:space="preserve">    noilly prat</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
@@ -242,50 +242,53 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E34"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -406,55 +409,55 @@
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
         <f>B2*1</f>
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*2</f>
-        <v>2</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D13" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.1</f>
         <v>0.1</v>
@@ -535,55 +538,55 @@
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*2</f>
-        <v>2</v>
+        <f>B2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="D23" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="10">
         <f>B2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="11">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr" s="12">
         <is>
           <t>[LEVER] Lever les filets - 20 min Lever délicatement les deux filets de chaque Saint-Pierre et prendre soin qu'ils ne se séparent pas. Concasser et faire dégorger les arêtes. Réserver les filets en enceinte réfrigérée.</t>
         </is>
@@ -682,51 +685,51 @@
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="13">
         <v>30</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="A34:D34"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>