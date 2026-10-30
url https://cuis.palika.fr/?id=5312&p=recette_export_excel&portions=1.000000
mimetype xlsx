--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,237 +67,237 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:56</t>
+    <t>30/10/2026 15:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>00001961</t>
+  </si>
+  <si>
+    <t>noilly prat</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>GELEE-GROSEILLE</t>
+  </si>
+  <si>
+    <t>Gelée de groseilles</t>
+  </si>
+  <si>
+    <t>Confits, chutneys et pickles</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...35 lines deleted...]
-    <t>Sucres</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>lt</t>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
   </si>
   <si>
     <t>00002238</t>
   </si>
   <si>
     <t>carottes râpées</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
-[...14 lines deleted...]
-    <t>oignons émincés</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Plats poissons</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ bouquet garni arôme</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ groseille gelée</t>
+    <t xml:space="preserve">    ↳ Gelée de groseilles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ noilly prat</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
@@ -506,50 +506,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -589,105 +592,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>0.60045776</v>
+        <v>1.31545776</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.60045776</v>
+        <v>1.31545776</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>0.60045776</v>
+        <v>1.31545776</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -755,310 +761,313 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.489836</f>
-        <v>0.078374</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*3.9514</f>
-        <v>0.237084</v>
+        <f>E8*7.5</f>
+        <v>0.375</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*6.8</f>
+        <v>0.34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*0.489836</f>
+        <v>0.078374</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*3.9514</f>
+        <v>0.237084</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>0.1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="G13" s="4">
         <f>E13*2.85</f>
         <v>0.285</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D15" s="9">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D16" s="9">
         <v>0.08</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
         <v>63</v>
       </c>
       <c r="G17" s="13">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>66</v>
@@ -1085,243 +1094,246 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>70</v>
       </c>
       <c r="C3" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="11">
         <v>0.16</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="11">
         <v>0.06</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>73</v>
       </c>
       <c r="C5" t="s">
         <v>71</v>
       </c>
       <c r="D5" s="11">
         <v>0.04</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
       <c r="C6" t="s">
         <v>71</v>
       </c>
       <c r="D6" s="11">
         <v>0.08</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>75</v>
       </c>
       <c r="C7" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="11">
         <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>76</v>
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8" s="11">
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>77</v>
       </c>
       <c r="C9" t="s">
         <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>78</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10" s="11">
-        <v>2</v>
+        <v>0.05</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>71</v>
       </c>
       <c r="D11" s="11">
         <v>0.05</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>80</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="11">
         <v>0.1</v>
       </c>
       <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>83</v>
@@ -1453,50 +1465,53 @@
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>100</v>
       </c>
       <c r="D8" t="s" s="14">
         <v>101</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>103</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"PP_SOLE_MEUN_MUR · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_SOLE_MEUN_MUR · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1517,268 +1532,268 @@
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>105</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
         <v>106</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[HABILLER] "&amp;Procedure!D3</f>
         <v>[HABILLER] Habiller les Saint-Pierre - 20 min Oter en premier les épines dorsales à l'aide d'une paire de ciseaux. Eliminer les ouïes et vider les Saint-Pierre. Les faire dégorger dans de l'eau glacée durant quelques minutes. Les égoutter et les éponger soigneusement.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B10</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E10</f>
         <v>0.16</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B16</f>
         <v>carottes râpées</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E16</f>
         <v>0.08</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>oignons émincés</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.08</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B7</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.1</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B12</f>
-        <v>groseille gelée</v>
+        <f>Besoins!B9</f>
+        <v>Gelée de groseilles</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E12</f>
-        <v>2</v>
+        <f>Besoins!E9</f>
+        <v>0.05</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F12</f>
-        <v>pc</v>
+        <f>Besoins!F9</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B13</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E13</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
         <v>107</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[LEVER] "&amp;Procedure!D4</f>
         <v>[LEVER] Lever les filets - 20 min Lever délicatement les deux filets de chaque Saint-Pierre et prendre soin qu'ils ne se séparent pas. Concasser et faire dégorger les arêtes. Réserver les filets en enceinte réfrigérée.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
         <v>108</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D5</f>
         <v>[ÉPLUCHER] Préparer les légumes - 20 min Eplucher, laver et ciseler finement la moitié des échalotes. Emincer l'autre moitié pour le fumet de poisson. Eplucher, laver et émincer finement l'oignon et la carotte (faculta­tif), également pour le fumet. Confectionner un bouquet garni. Equeuter et laver l'oseille dans plusieurs eaux. Rouler les feuilles en forme de cigares et les émincer en «chiffon­nade» d'1 cm de largeur. Effeuiller le cerfeuil et réserver les pluches dans un peu d'eau.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>échalote</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>0.04</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B11</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C16" s="11">
         <f>Besoins!E11</f>
         <v>1</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F11</f>
         <v>pc</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="17">
         <v>109</v>
       </c>
       <c r="B17" t="str" s="14">
         <f>"[MOUILLER] "&amp;Procedure!D6</f>
         <v>[MOUILLER] Marquer le fumet de poisson en cuisson - 5 min Le mouiller à peine à hauteur des arêtes. Le passer au chinois étamine et le réduire presqu'à glace.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
         <v>110</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D7</f>
         <v>[ÉTUVER] Marquer la chiffonnade d'oseille en cuisson - 5 min  L'étuver au beurre et à couvert dans une petite sauteuse.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B12</f>
         <v>BEURRE</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E12</f>
         <v>0.06</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
         <v>111</v>
       </c>
       <c r="B20" t="str" s="14">
         <f>"[SAUTER] "&amp;Procedure!D8</f>
         <v>[SAUTER] Réaliser la sauce - 15 min Dans une petite sauteuse, faire suer au beurre les échalotes cise­lées. Déglacer avec le Noilly et le vin blanc.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>noilly prat</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>0.05</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 