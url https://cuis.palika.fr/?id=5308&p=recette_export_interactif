--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -54,51 +54,51 @@
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 1 pc</t>
   </si>
   <si>
     <t>Matelote à la meunière  PP_MATE_MEUN</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    CLAIREFONTAINE (40 * 60 CM.) — voir l'onglet "CLAIREFONTAINE (40 * 60 CM.)"</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    huile olive vierge</t>
+    <t xml:space="preserve">    Huile d'olive vierge extra</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    CITRON (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    CITRON</t>
   </si>
   <si>
     <t xml:space="preserve">    persil</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
@@ -186,51 +186,51 @@
   <si>
     <t xml:space="preserve">    CREME FRAOECHE</t>
   </si>
   <si>
     <t xml:space="preserve">    PULPE D'ORANGE (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    GELATINE EN FEUILLES (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    MERINGUE CUITE — voir l'onglet "MERINGUE CUITE"</t>
   </si>
   <si>
     <t>MERINGUE CUITE</t>
   </si>
   <si>
     <t>référence : 0,09 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>MERINGUE CUITE  00000490</t>
   </si>
   <si>
     <t xml:space="preserve">    BLANC D'OEUF (P) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>ORANGE EN TRANCHE</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>ORANGE EN TRANCHE  00000176</t>
   </si>
   <si>
     <t xml:space="preserve">    ORANGE (P) — voir l'onglet "ORANGE (P)"</t>
   </si>
   <si>
     <t>ORANGE (P)</t>
   </si>
   <si>
     <t>référence : 18,2 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>ORANGE (P)  00000173</t>
   </si>
   <si>
     <t xml:space="preserve">    ORANGE</t>
   </si>
@@ -369,50 +369,53 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -690,67 +693,70 @@
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr" s="12">
         <is>
           <t>[MARQUER] Marquer les soles en cuisson - 20 min Brosser, nettoyer soigneusement et huiler les barreaux du gril. Sécher soigneusement les soles avec du papier absorbant. Assaisonner avec le sel fin et le poivre du moulin. 1ère méthode Passer les soles dans la marinade et les poser sur le gril en diago­nale, côté peau blanche en contact avec le gril en premier. Faire pivoter les soles d'un quart de tour pour les quadriller. Les retourner et quadriller l'autre face. Disposer les soles sur une plaque huilée et les badigeonner avec le reste de la marinade. Terminer la cuisson au four pendant quelques minutes. 2ème méthode Fariner les soles et les secouer pour éliminer l'excédent de farine.</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -851,62 +857,65 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>31</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -979,62 +988,65 @@
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>35</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -1135,62 +1147,65 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>42</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -1291,62 +1306,65 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>49</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -1433,62 +1451,65 @@
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -1547,62 +1568,65 @@
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>58</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -1625,98 +1649,101 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>60</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>20</v>
+        <f>B2*0.2</f>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>62</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>24</v>
       </c>
       <c r="B2" s="14">
@@ -1817,51 +1844,51 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Matelote à la meunière</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>