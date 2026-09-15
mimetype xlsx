--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -462,71 +462,71 @@
       </c>
       <c r="D10" s="4">
         <v>1.08</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="5">
         <v>0.0032</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="4">
         <v>0.04</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="4">
         <v>0.04</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
         <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="4">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="5">
         <v>0.2529</v>
       </c>
     </row>