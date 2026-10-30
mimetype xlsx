--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,356 +17,386 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Soles marchand de vin</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>PP_SOLE_MARC_VIN</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Plats poissons (CUI.PLATS_POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:36</t>
+    <t>30/10/2026 15:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001425</t>
+  </si>
+  <si>
+    <t>beurre micropain 10gr</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000026</t>
   </si>
   <si>
     <t>RHUM 50ø</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>00001757</t>
+  </si>
+  <si>
+    <t>champignons émincés</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>00001897</t>
+  </si>
+  <si>
+    <t>fumet de poisson</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
+    <t>RNME101405</t>
+  </si>
+  <si>
+    <t>Huile de tournesol bidon 5L</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>00001720</t>
+  </si>
+  <si>
+    <t>huile de tournesol pour cuisson liaison</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...26 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>BEU-CUISINE</t>
+  </si>
+  <si>
+    <t>Beurre de cuisine bloc 10 kg</t>
+  </si>
+  <si>
+    <t>RNM17710123</t>
+  </si>
+  <si>
+    <t>AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>RNM0420123</t>
+  </si>
+  <si>
+    <t>CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>RNM27820123</t>
+  </si>
+  <si>
+    <t>OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>00002622</t>
+  </si>
+  <si>
+    <t>Parures et pieds de champignons</t>
+  </si>
+  <si>
+    <t>00002041</t>
+  </si>
+  <si>
+    <t>persil</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>RNM9360123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t>00002238</t>
+  </si>
+  <si>
+    <t>carottes râpées</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
-    <t>00001922</t>
-[...140 lines deleted...]
-    <t>TOMATE ronde Espagne cat.I 67-82mm</t>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>POITRINE-FRAICHE</t>
+  </si>
+  <si>
+    <t>Poitrine de porc fraîche</t>
+  </si>
+  <si>
+    <t>Porc frais</t>
+  </si>
+  <si>
+    <t>00002616</t>
+  </si>
+  <si>
+    <t>Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t>Veau</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Plats poissons</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
@@ -379,99 +409,156 @@
   <si>
     <t xml:space="preserve">    ↳ RHUM 50ø</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ail haché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ bouquet garni arôme</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ fumet de poisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Espagnole</t>
+    <t xml:space="preserve">    ↳ SAUCE ESPAGNOLE</t>
   </si>
   <si>
     <t>Sauces brunes et dérivées</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Fond brun de veau reconstitue (collectivite)</t>
+    <t xml:space="preserve">        ↳ FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t>Fonds et bouillons de base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>Préparations de base cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                    ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poitrine de porc fraîche</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">        ↳ Roux Brun</t>
+    <t xml:space="preserve">            ↳ Concentré de tomate double</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Parures et pieds de champignons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ ROUX BRUN</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ farine de blé tamisée type 55</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">        ↳ Bouquet garni sachet dose</t>
+    <t xml:space="preserve">            ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ persil</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ champignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ beurre micropain 10gr</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
@@ -490,165 +577,198 @@
   <si>
     <t>Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</t>
   </si>
   <si>
     <t>5 min (cuisson)</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
   <si>
     <t>15 min (prepa)</t>
   </si>
   <si>
     <t>DÉTAILLER</t>
   </si>
   <si>
     <t>10 min (prepa)</t>
   </si>
   <si>
     <t>METTRE</t>
   </si>
   <si>
     <t>123 min (repos)</t>
   </si>
   <si>
-    <t>Sauce Espagnole</t>
-[...2 lines deleted...]
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées.</t>
+    <t>SAUCE ESPAGNOLE</t>
+  </si>
+  <si>
+    <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
-    <t>Reconstituer le fond brun de veau selon le mode d'emploi et le porter à ébullition.</t>
+    <t>Mettre le fond brun de veau à bouillir.</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Ajouter le concentré de tomates et le faire revenir quelques secondes pour lui faire perdre son acidité. Laisser refroidir le roux tomaté.</t>
-[...1 lines deleted...]
-  <si>
     <t>VERSER</t>
   </si>
   <si>
     <t>CUIRE</t>
   </si>
   <si>
-    <t>Cuire la sauce à couvert au four de préférence, en dépouillant aussi souvent que nécessaire.</t>
-[...1 lines deleted...]
-  <si>
     <t>1h à 1h30 selon quantité</t>
   </si>
   <si>
-    <t>PASSER</t>
-[...2 lines deleted...]
-    <t>Passer la sauce espagnole au chinois étamine en foulant légèrement — Vérifier l'assaisonnement et l'onctuosité.</t>
+    <t>FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
+  </si>
+  <si>
+    <t>Concasser les ingrédients de base en menus morceaux.</t>
+  </si>
+  <si>
+    <t>Passer le fond au chinois sans le fouler — D'abord au chinois ordinaire, puis filtrer finement au chinois étamine ; dégraisser parfaitement.</t>
+  </si>
+  <si>
+    <t>Refroidir le fond rapidement — S'il n'est pas utilisé immédiatement, le refroidir rapidement et le maintenir à couvert en enceinte réfrigérée à + 3 °C maximum.</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>ROUX BRUN</t>
+  </si>
+  <si>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+  </si>
+  <si>
+    <t>6 à 8 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement et réserver à couvert au réfrigérateur, ou tamponner et maintenir au bain-marie.</t>
-[...25 lines deleted...]
-  <si>
     <t>Fiche technique — Soles marchand de vin</t>
   </si>
   <si>
     <t>Soles marchand de vin  PP_SOLE_MARC_VIN</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Espagnole</t>
+    <t xml:space="preserve">    SAUCE ESPAGNOLE</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t>↳ Sauce Espagnole  00SAU_REC007</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    Roux Brun</t>
+    <t>↳ SAUCE ESPAGNOLE  GRO_CDR_B276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FOND BRUN DE VEAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ROUX BRUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
+    <t>↳ FOND BRUN DE VEAU  GRO_CDR_B258</t>
+  </si>
+  <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
-    <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
-[...2 lines deleted...]
-    <t>↳ Roux Brun  00SAU_REC003</t>
+    <t>↳ BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>↳ ROUX BRUN  GRO_CDR_B280B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -767,50 +887,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -850,106 +973,109 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>7.38159708</v>
+        <v>4.5643879890909</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>7.38159708</v>
+        <v>4.5643879890909</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>7.38159708</v>
+        <v>4.5643879890909</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G33"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -1016,2672 +1142,3374 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*13.3119</f>
-        <v>0.532476</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
-        <v>0.03</v>
+        <v>0.9</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.03</v>
+        <v>0.9</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.489836</f>
-        <v>0.014695</v>
+        <f>E8*0.0043</f>
+        <v>0.00387</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.9514</f>
-        <v>0.316112</v>
+        <f>E9*13.3119</f>
+        <v>0.532476</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.16</v>
+        <v>0.018182</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.16</v>
+        <v>0.018182</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*12.5998740013</f>
+        <v>0.229091</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s">
+      <c r="A11" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.25</v>
+      </c>
+      <c r="F11">
+        <v>5</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*8.96</f>
-        <v>0.1792</v>
+        <f>E11*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>1.17</v>
+        <v>0.0004</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1.17</v>
+        <v>0.0004</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.003</f>
-        <v>0.00351</v>
+        <f>E12*12.5</f>
+        <v>0.005</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.25</v>
+        <v>0.001</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.001</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.186416</f>
-        <v>0.046604</v>
+        <f>E13*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="12">
+      <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D14" s="9">
-        <v>1</v>
+        <v>0.001</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>1</v>
+        <v>0.001</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*8.5</f>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.4</v>
+        <v>0.03</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.4</v>
+        <v>0.03</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*0.489836</f>
+        <v>0.014695</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="12">
+      <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D16" s="9">
-        <v>0.25</v>
+        <v>0.024</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.024</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0</f>
-        <v>0</v>
+        <f>E16*0.56</f>
+        <v>0.01344</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="12">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="9">
-        <v>0.008</v>
+        <v>1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.008</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="12">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D18" s="9">
-        <v>0.024</v>
+        <v>0.4</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.024</v>
+        <v>0.4</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="12">
-        <v>66</v>
+      <c r="A19" t="s">
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D19" s="9">
-        <v>0.8</v>
+        <v>0.02</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
+        <v>0.02</v>
+      </c>
+      <c r="F19" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*20.35</f>
+        <v>0.407</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="12">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="9">
         <v>0.8</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*14</f>
-        <v>5.6</v>
+        <f>E20*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>71</v>
+      <c r="A21" t="s" s="12">
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D21" s="9">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*20.35</f>
-        <v>0.407</v>
+        <f>E21*3.9514</f>
+        <v>0.316112</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" t="s">
         <v>75</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" s="9">
-        <v>0.03</v>
+        <v>0.024</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>0.03</v>
+        <v>0.024</v>
       </c>
       <c r="F22" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*0</f>
-        <v>0</v>
+        <f>E22*4.9</f>
+        <v>0.1176</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="9">
-        <v>0.024</v>
+        <v>0.01</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.024</v>
+        <v>0.01</v>
       </c>
       <c r="F23" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*4.9</f>
-        <v>0.1176</v>
+        <f>E23*6.5</f>
+        <v>0.065</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="12">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D24" s="9">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="F24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G24" s="4">
-        <f>E24*0</f>
-        <v>0</v>
+        <f>E24*9.26</f>
+        <v>0.1852</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D25" s="9">
-        <v>0.004</v>
+        <v>0.08</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
-        <v>0.004</v>
+        <v>0.08</v>
       </c>
       <c r="F25" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G25" s="4">
-        <f>E25*6.5</f>
-        <v>0.026</v>
+        <f>E25*1.1</f>
+        <v>0.088</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="12">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D26" s="9">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="E26" s="11">
         <f>D26*$B$2</f>
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G26" s="4">
         <f>E26*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C27" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D27" s="9">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="E27" s="11">
         <f>D27*$B$2</f>
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="G27" s="4">
-        <f>E27*1.8</f>
-        <v>0.036</v>
+        <f>E27*0.4</f>
+        <v>0.032</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="12">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C28" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D28" s="9">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="E28" s="11">
         <f>D28*$B$2</f>
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
       <c r="G28" s="4">
         <f>E28*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s">
-        <v>94</v>
+      <c r="A29" t="s" s="12">
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D29" s="9">
-        <v>0.12</v>
+        <v>0.008</v>
       </c>
       <c r="E29" s="11">
         <f>D29*$B$2</f>
-        <v>0.12</v>
+        <v>0.008</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G29" s="4">
-        <f>E29*0.4</f>
-        <v>0.048</v>
+        <f>E29*1</f>
+        <v>0.008</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="12">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D30" s="9">
-        <v>0.2</v>
+        <v>0.02</v>
       </c>
       <c r="E30" s="11">
         <f>D30*$B$2</f>
+        <v>0.02</v>
+      </c>
+      <c r="F30" t="s">
+        <v>35</v>
+      </c>
+      <c r="G30" s="4">
+        <f>E30*4.5</f>
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
+        <v>96</v>
+      </c>
+      <c r="C31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" s="9">
         <v>0.2</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="E31" s="11">
         <f>D31*$B$2</f>
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="F31" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="G31" s="4">
-        <f>E31*0</f>
-        <v>0</v>
+        <f>E31*0.45</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D32" s="9">
-        <v>0.016</v>
+        <v>0.24</v>
       </c>
       <c r="E32" s="11">
         <f>D32*$B$2</f>
-        <v>0.016</v>
+        <v>0.24</v>
       </c>
       <c r="F32" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G32" s="4">
-        <f>E32*3.4</f>
-        <v>0.0544</v>
+        <f>E32*2.8</f>
+        <v>0.672</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33"/>
-[...4 lines deleted...]
-      <c r="F33" t="s" s="3">
+      <c r="A33" t="s" s="12">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" t="s">
         <v>102</v>
       </c>
-      <c r="G33" s="13">
-        <f>SUM(G7:G32)</f>
+      <c r="D33" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="E33" s="11">
+        <f>D33*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G33" s="4">
+        <f>E33*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="12">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="E34" s="11">
+        <f>D34*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F34" t="s">
+        <v>35</v>
+      </c>
+      <c r="G34" s="4">
+        <f>E34*0.186416</f>
+        <v>0.046604</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="E35" s="11">
+        <f>D35*$B$2</f>
+        <v>0.02</v>
+      </c>
+      <c r="F35" t="s">
+        <v>35</v>
+      </c>
+      <c r="G35" s="4">
+        <f>E35*6.5</f>
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="12">
+        <v>109</v>
+      </c>
+      <c r="B36" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="9">
+        <v>0.6</v>
+      </c>
+      <c r="E36" s="11">
+        <f>D36*$B$2</f>
+        <v>0.6</v>
+      </c>
+      <c r="F36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="4">
+        <f>E36*2.5</f>
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37" t="s" s="3">
+        <v>112</v>
+      </c>
+      <c r="G37" s="13">
+        <f>SUM(G7:G36)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F31"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D3" s="11">
         <v>0.08</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="C4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D4" s="11">
         <v>0.8</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="C5" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D5" s="11">
         <v>0.04</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="C6" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D6" s="11">
         <v>0.04</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="C7" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C8" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D8" s="11">
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="C9" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D9" s="11">
         <v>0.02</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="C10" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="C11" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D11" s="11">
         <v>0.4</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="C12" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D12" s="11">
         <v>0.03</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="C13" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="D13" s="11">
         <v>0.4</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="C14" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="D14" s="11">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="C15" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D15" s="11">
-        <v>1.17</v>
+        <v>0.6</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="C16" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D16" s="11">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="C17" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="D17" s="11">
-        <v>0.048</v>
+        <v>0.06</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="C18" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D18" s="11">
-        <v>0.024</v>
+        <v>0.006</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C19" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D19" s="11">
-        <v>0.024</v>
+        <v>0.12</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C20" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D20" s="11">
-        <v>0.02</v>
+        <v>0.6</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D21" s="11">
-        <v>0.02</v>
+        <v>0.012</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
-        <v>86</v>
+        <v>142</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B22" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="C22" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D22" s="11">
         <v>0.12</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="F22" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D23" s="11">
-        <v>0.016</v>
+        <v>0.001</v>
       </c>
       <c r="E23" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F23" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D24" s="11">
-        <v>0.008</v>
+        <v>0.001</v>
       </c>
       <c r="E24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D25" s="11">
-        <v>0.004</v>
+        <v>0.9</v>
       </c>
       <c r="E25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F25" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D26" s="11">
-        <v>0.4</v>
+        <v>0.02</v>
       </c>
       <c r="E26" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F26" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D27" s="11">
         <v>0.02</v>
       </c>
       <c r="E27" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F27" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D28" s="11">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="E28" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F28" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="C29" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D29" s="11">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B30" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D30" s="11">
-        <v>0.25</v>
+        <v>0.016</v>
       </c>
       <c r="E30" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F30" t="s">
-        <v>61</v>
+        <v>152</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
+        <v>3</v>
+      </c>
+      <c r="B31" t="s">
+        <v>153</v>
+      </c>
+      <c r="C31" t="s">
+        <v>120</v>
+      </c>
+      <c r="D31" s="11">
+        <v>0.018</v>
+      </c>
+      <c r="E31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>154</v>
+      </c>
+      <c r="C32" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E32" t="s">
+        <v>35</v>
+      </c>
+      <c r="F32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>155</v>
+      </c>
+      <c r="C33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" s="11">
+        <v>0.004</v>
+      </c>
+      <c r="E33" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>2</v>
+      </c>
+      <c r="B34" t="s">
+        <v>156</v>
+      </c>
+      <c r="C34" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="E34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>3</v>
+      </c>
+      <c r="B35" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" t="s">
+        <v>117</v>
+      </c>
+      <c r="D35" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E35" t="s">
+        <v>35</v>
+      </c>
+      <c r="F35" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>158</v>
+      </c>
+      <c r="C36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" s="11">
+        <v>0.08</v>
+      </c>
+      <c r="E36" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>3</v>
+      </c>
+      <c r="B37" t="s">
+        <v>159</v>
+      </c>
+      <c r="C37" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" s="11">
+        <v>0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>35</v>
+      </c>
+      <c r="F37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>160</v>
+      </c>
+      <c r="C38" t="s">
+        <v>120</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>2</v>
+      </c>
+      <c r="B39" t="s">
+        <v>161</v>
+      </c>
+      <c r="C39" t="s">
+        <v>117</v>
+      </c>
+      <c r="D39" s="11">
+        <v>0.048</v>
+      </c>
+      <c r="E39" t="s">
+        <v>35</v>
+      </c>
+      <c r="F39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>3</v>
+      </c>
+      <c r="B40" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" s="11">
+        <v>0.024</v>
+      </c>
+      <c r="E40" t="s">
+        <v>35</v>
+      </c>
+      <c r="F40" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>164</v>
+      </c>
+      <c r="C41" t="s">
+        <v>120</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0.024</v>
+      </c>
+      <c r="E41" t="s">
+        <v>35</v>
+      </c>
+      <c r="F41" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>2</v>
+      </c>
+      <c r="B42" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" t="s">
+        <v>120</v>
+      </c>
+      <c r="D42" s="11">
+        <v>0</v>
+      </c>
+      <c r="E42" t="s">
+        <v>35</v>
+      </c>
+      <c r="F42" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
         <v>1</v>
       </c>
-      <c r="B31" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="11">
+      <c r="B43" t="s">
+        <v>166</v>
+      </c>
+      <c r="C43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E43" t="s">
+        <v>35</v>
+      </c>
+      <c r="F43" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" t="s">
+        <v>120</v>
+      </c>
+      <c r="D44" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E44" t="s">
+        <v>35</v>
+      </c>
+      <c r="F44" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E45" t="s">
+        <v>38</v>
+      </c>
+      <c r="F45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E46" t="s">
+        <v>35</v>
+      </c>
+      <c r="F46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>170</v>
+      </c>
+      <c r="C47" t="s">
+        <v>120</v>
+      </c>
+      <c r="D47" s="11">
         <v>0.16</v>
       </c>
-      <c r="E31" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="E47" t="s">
+        <v>35</v>
+      </c>
+      <c r="F47" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F20"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>145</v>
+        <v>174</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>146</v>
+        <v>175</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>147</v>
+        <v>176</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparer les anguilles - 15 min Les assommer, les saigner et les écorcher à vif (dépouiller). Suspendre les anguilles par la tête à l'aide d'une ficelle. Pratiquer une incision circulaire à la base de la tête et décoller la peau à l'aide d'un torchon en tirant vers le bas. Ebarber les anguilles. Ouvrir la partie ventrale et les vider. Faire dégorger les anguilles et les rincer soigneusement.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Détailler les anguilles en tronçons - 5 min Supprimer la tête et l'extrémité de la queue. Inciser légèrement le corps des anguilles en les quadrillant à l'aide d'un couteau éminceur (pour éviter la déformation des morceaux à la cuisson). Détailler en tronçons réguliers de 5 à 6 cm de longueur.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Préparer la garniture aromatique de la marinade - 10 min Eplucher, laver et émincer finement les oignons, les échalotes et éventuelle­ment les carottes. Eplucher, laver et écraser les gousses d'ail. Confectionner un bouquet garni.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Mettre les morceaux d'anguilles à mariner - 5 min (Ce n'est pas obligatoire, les morceaux d'anguilles peuvent être traités en mate­lote sans marinade préalable). Dans un récipient en acier inoxydable, réunir les tronçons d'anguilles, la garni­ture aromatique, le vin rouge, le marc de Bourgogne ou le cognac et le poivre en grains. Couvrir et réserver en enceinte réfrigérée durant 3 à 4 heures environ.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="D7" t="s" s="14">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
-          <t>Préparer les éléments de la garniture aromatique — Tailler le lard en petits dés et le faire blanchir. Éplucher, laver et tailler les carottes et les oignons en Mirepoix. Éplucher et laver les gousses d'ail, ôter le germe et les écraser. Confectionner le bouquet garni.</t>
+          <t>Préparer les éléments de la garniture aromatique — Tailler le lard en petits dés et le faire blanchir. Éplucher, laver, tailler les carottes et les oignons en « Mirepoix » (petits cubes). Éplucher et laver les gousses d'ail, ôter le germe, puis les écraser. Confectionner le bouquet garni.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
       <c r="C9" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>160</v>
+        <v>189</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
       <c r="C10" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="D10" t="inlineStr" s="14">
         <is>
-          <t>Réaliser la sauce espagnole — Faire fondre le lard dans une grande sauteuse avec le beurre. Ajouter les carottes et les oignons, les laisser pincer légèrement. Ajouter la farine (singer) et la laisser torréfier de manière à obtenir un roux légèrement brun.</t>
+          <t>Réaliser le roux brun tomaté — Faire fondre le lard dans une grande sauteuse, avec le beurre. Ajouter les carottes et les oignons, les laisser pincer légèrement. Ajouter la farine et la laisser torréfier de manière à obtenir un roux légèrement brun (la torréfaction peut se faire au four ou sur la plaque en remuant à la spatule en exoglass). Ajouter le concentré de tomates et le faire « revenir » durant quelques secondes pour atténuer son acidité. Laisser refroidir le roux brun tomaté.</t>
         </is>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
       <c r="C11" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>190</v>
+      </c>
+      <c r="D11" t="inlineStr" s="14">
+        <is>
+          <t>Mouiller et cuire la sauce — Verser progressivement le fond brun de veau bouillant en remuant à l'aide d'un fouet. Porter la sauce à ébullition sans arrêter de remuer. Ajouter les tomates concassées, les parures de champignons, l'ail et le bouquet garni. Cuire la sauce à couvert (au four, de préférence) durant une heure à une heure trente, selon la quantité mise en œuvre. Dépouiller aussi souvent que nécessaire.</t>
+        </is>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="D12" t="inlineStr" s="14">
         <is>
-          <t>Verser progressivement le fond brun bouillant en remuant au fouet. Porter à ébullition sans arrêter de remuer. Ajouter les tomates concassées, l'ail et le bouquet garni.</t>
+          <t>Passer la sauce espagnole au chinois — Vérifier l'assaisonnement de la sauce et son onctuosité (si elle est trop épaisse, la détendre avec un peu de fond brun bouillant). Ôter le bouquet garni et passer la sauce au chinois étamine, en foulant légèrement.</t>
         </is>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B13">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>192</v>
+      </c>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Réserver ou refroidir — La tamponner et la filmer, puis la réserver au bain-marie à une température supérieure à + 63 °C ; ou la refroidir rapidement en la vannant, la filmer et la réserver 24 h au maximum en enceinte réfrigérée à + 3 °C.</t>
+        </is>
       </c>
       <c r="E13" t="s" s="14">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>194</v>
       </c>
       <c r="B14">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="C14"/>
       <c r="D14" t="s" s="14">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="E14" t="s" s="14"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>194</v>
       </c>
       <c r="B15">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="C15"/>
       <c r="D15" t="s" s="14">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="E15" t="s" s="14"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="B16">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>3</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16" t="inlineStr" s="14">
+        <is>
+          <t>Colorer les os au four dans une plaque à rôtir aux dimensions appropriées — Sans matière grasse ; retourner les os fréquemment. Une plaque trop grande fait brûler les sucs (amertume), trop petite empêche une coloration uniforme.</t>
+        </is>
       </c>
       <c r="E16" t="s" s="14"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="B17">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>4</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" t="inlineStr" s="14">
+        <is>
+          <t>Préparer la garniture aromatique — Éplucher et laver les légumes ; tailler carottes et oignons en gros dés (mirepoix) ; écraser l'ail dégermé ; concasser les tomates sans les monder ; confectionner le bouquet garni.</t>
+        </is>
       </c>
       <c r="E17" t="s" s="14"/>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="B18">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C18"/>
       <c r="D18" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse. Ajouter la farine tamisée et mélanger à l'aide d'une spatule jusqu'à obtenir un mélange lisse.</t>
+          <t>Ajouter carottes et oignons sur les os presque colorés — Les répartir sans remuer, laisser suer une dizaine de minutes. Débarrasser os et garniture dans un rondeau haut ou une marmite.</t>
         </is>
       </c>
       <c r="E18" t="s" s="14"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="B19">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C19"/>
       <c r="D19" t="inlineStr" s="14">
         <is>
-          <t>Cuire le roux brun — Prolonger la cuisson jusqu'à dextrinisation — hydrolyse de l'amidon et caramélisation légère. Ne pas exagérer la coloration qui doit être brun clair. Au-delà apparaît un mauvais goût de corne brûlée.</t>
+          <t>Mouiller le fond — Dégraisser complètement la plaque, la déglacer à l'eau froide et verser le déglaçage sur les os ; compléter le mouillement à l'eau froide (ou au fond blanc de veau).</t>
         </is>
       </c>
-      <c r="E19" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" t="s" s="14"/>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="B20">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>7</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20" t="inlineStr" s="14">
+        <is>
+          <t>Marquer le fond en cuisson — Porter à ébullition, dégraisser et écumer ; ajouter ail, tomates et bouquet garni ; maintenir à frémissement 3 à 4 heures en dépouillant, écumant, dégraissant aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante.</t>
+        </is>
       </c>
       <c r="E20" t="s" s="14"/>
       <c r="F20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>194</v>
+      </c>
+      <c r="B21">
+        <v>8</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21" t="s" s="14">
+        <v>197</v>
+      </c>
+      <c r="E21" t="s" s="14"/>
+      <c r="F21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B22">
+        <v>9</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22" t="s" s="14">
+        <v>198</v>
+      </c>
+      <c r="E22" t="s" s="14"/>
+      <c r="F22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23">
+        <v>1</v>
+      </c>
+      <c r="C23" t="s">
+        <v>200</v>
+      </c>
+      <c r="D23" t="s" s="14">
+        <v>201</v>
+      </c>
+      <c r="E23" t="s" s="14"/>
+      <c r="F23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>199</v>
+      </c>
+      <c r="B24">
+        <v>2</v>
+      </c>
+      <c r="C24" t="s">
+        <v>200</v>
+      </c>
+      <c r="D24" t="inlineStr" s="14">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="E24" t="s" s="14"/>
+      <c r="F24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>3</v>
+      </c>
+      <c r="C25" t="s">
+        <v>202</v>
+      </c>
+      <c r="D25" t="inlineStr" s="14">
+        <is>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="E25" t="s" s="14"/>
+      <c r="F25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26" t="inlineStr" s="14">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>204</v>
+      </c>
+      <c r="B27">
+        <v>1</v>
+      </c>
+      <c r="C27" t="s">
+        <v>177</v>
+      </c>
+      <c r="D27" t="s" s="14">
+        <v>205</v>
+      </c>
+      <c r="E27" t="s" s="14"/>
+      <c r="F27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>204</v>
+      </c>
+      <c r="B28">
+        <v>2</v>
+      </c>
+      <c r="C28" t="s">
+        <v>188</v>
+      </c>
+      <c r="D28" t="inlineStr" s="14">
+        <is>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
+        </is>
+      </c>
+      <c r="E28" t="s" s="14"/>
+      <c r="F28"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>204</v>
+      </c>
+      <c r="B29">
+        <v>3</v>
+      </c>
+      <c r="C29" t="s">
+        <v>192</v>
+      </c>
+      <c r="D29" t="inlineStr" s="14">
+        <is>
+          <t>Cuire le roux brun — Prolonger doucement la cuisson du roux blond, sans arrêter de mélanger, jusqu'à ce qu'il dextrinise légèrement (hydrolyse de l'amidon et caramélisation) : couleur brun clair (6 à 8 min). Ne pas exagérer la coloration : au-delà apparaissent un mauvais goût (goût de corne brûlée) et une âcreté.</t>
+        </is>
+      </c>
+      <c r="E29" t="s" s="14">
+        <v>206</v>
+      </c>
+      <c r="F29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>204</v>
+      </c>
+      <c r="B30">
+        <v>4</v>
+      </c>
+      <c r="C30" t="s">
+        <v>207</v>
+      </c>
+      <c r="D30" t="inlineStr" s="14">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E30" t="s" s="14"/>
+      <c r="F30"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D73"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D86"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"PP_SOLE_MARC_VIN · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_SOLE_MARC_VIN · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparer les anguilles - 15 min Les assommer, les saigner et les écorcher à vif (dépouiller). Suspendre les anguilles par la tête à l'aide d'une ficelle. Pratiquer une incision circulaire à la base de la tête et décoller la peau à l'aide d'un torchon en tirant vers le bas. Ebarber les anguilles. Ouvrir la partie ventrale et les vider. Faire dégorger les anguilles et les rincer soigneusement.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B21</f>
         <v>BEURRE</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E21</f>
         <v>0.08</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>RHUM 50ø</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.04</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B26</f>
+        <f>Besoins!B24</f>
         <v>ail haché</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E26</f>
+        <f>Besoins!E24</f>
         <v>0.02</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F26</f>
+        <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B18</f>
         <v>fumet de poisson</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E18</f>
         <v>0.4</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F18</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B15</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E15</f>
         <v>0.03</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>183</v>
+        <v>212</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B31</f>
+        <f>Besoins!B30</f>
         <v>persil</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E31</f>
+        <f>Besoins!E30</f>
         <v>0.02</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F31</f>
+        <f>Besoins!F30</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B34</f>
         <v>SEL</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E34</f>
         <v>0.25</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F34</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B19</f>
         <v>Huile de tournesol bidon 5L</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E21</f>
+        <f>Besoins!E19</f>
         <v>0.02</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F19</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B11</f>
         <v>champignons émincés</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E11</f>
         <v>0.25</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B7</f>
         <v>beurre micropain 10gr</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E7</f>
         <v>0.16</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>184</v>
+        <v>213</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>"[DÉTAILLER] "&amp;Procedure!D4</f>
         <v>[DÉTAILLER] Détailler les anguilles en tronçons - 5 min Supprimer la tête et l'extrémité de la queue. Inciser légèrement le corps des anguilles en les quadrillant à l'aide d'un couteau éminceur (pour éviter la déformation des morceaux à la cuisson). Détailler en tronçons réguliers de 5 à 6 cm de longueur.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B20</f>
         <v>huile de tournesol pour cuisson liaison</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E20</f>
         <v>0.8</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F20</f>
         <v>lt</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="B20" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D5</f>
         <v>[PRÉPARER] Préparer la garniture aromatique de la marinade - 10 min Eplucher, laver et émincer finement les oignons, les échalotes et éventuelle­ment les carottes. Eplucher, laver et écraser les gousses d'ail. Confectionner un bouquet garni.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B28</f>
+        <f>Besoins!B26</f>
         <v>échalote</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E28</f>
+        <f>Besoins!E26</f>
         <v>0.04</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F28</f>
+        <f>Besoins!F26</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B30</f>
+        <f>Besoins!B28</f>
         <v>oignons émincés</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E30</f>
+        <f>Besoins!E28</f>
         <v>0.2</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F30</f>
+        <f>Besoins!F28</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B24</f>
+        <f>Besoins!B33</f>
         <v>carottes râpées</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E24</f>
+        <f>Besoins!E33</f>
         <v>0.1</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F24</f>
+        <f>Besoins!F33</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B17</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E17</f>
         <v>1</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F17</f>
         <v>pc</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>186</v>
+        <v>215</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>"[METTRE] "&amp;Procedure!D6</f>
         <v>[METTRE] Mettre les morceaux d'anguilles à mariner - 5 min (Ce n'est pas obligatoire, les morceaux d'anguilles peuvent être traités en mate­lote sans marinade préalable). Dans un récipient en acier inoxydable, réunir les tronçons d'anguilles, la garni­ture aromatique, le vin rouge, le marc de Bourgogne ou le cognac et le poivre en grains. Couvrir et réserver en enceinte réfrigérée durant 3 à 4 heures environ.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="16">
-        <v>187</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="17">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="B28" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D7</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="17">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="B29" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D8</f>
-        <v>[PRÉPARER] Préparer les éléments de la garniture aromatique — Tailler le lard en petits dés et le faire blanchir. Éplucher, laver et tailler les carottes et les oignons en Mirepoix. Éplucher et laver les gousses d'ail, ôter le germe et les écraser. Confectionner le bouquet garni.</v>
+        <v>[PRÉPARER] Préparer les éléments de la garniture aromatique — Tailler le lard en petits dés et le faire blanchir. Éplucher, laver, tailler les carottes et les oignons en « Mirepoix » (petits cubes). Éplucher et laver les gousses d'ail, ôter le germe, puis les écraser. Confectionner le bouquet garni.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B11</f>
-        <v>Lardons lardon cru fumé</v>
+        <f>Besoins!B35</f>
+        <v>Poitrine de porc fraîche</v>
       </c>
       <c r="C30" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E35</f>
         <v>0.02</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F35</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
-      <c r="B31" t="str">
-[...1 lines deleted...]
-        <v>CAROTTE France cat.I botte</v>
+      <c r="B31" t="s">
+        <v>217</v>
       </c>
       <c r="C31" s="11">
-        <f>Besoins!E27</f>
+        <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
-      <c r="D31" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D31" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
-      <c r="B32" t="str">
-[...1 lines deleted...]
-        <v>OIGNON jaune France cat.I 60-80mm</v>
+      <c r="B32" t="s">
+        <v>218</v>
       </c>
       <c r="C32" s="11">
-        <f>Besoins!E29</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D32" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
-      <c r="B33" t="str">
-[...1 lines deleted...]
-        <v>AIL frais France cat.I 60-80mm</v>
+      <c r="B33" t="s">
+        <v>219</v>
       </c>
       <c r="C33" s="11">
-        <f>Besoins!E25</f>
+        <f>'Besoins'!$B$2*0.004</f>
         <v>0.004</v>
       </c>
-      <c r="D33" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D33" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
-      <c r="B34" t="str">
-[...1 lines deleted...]
-        <v>Bouquet garni sachet dose</v>
+      <c r="B34" t="s">
+        <v>220</v>
       </c>
       <c r="C34" s="11">
-        <f>Besoins!E20</f>
+        <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
-      <c r="D34" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D34" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="17">
-        <v>184</v>
+        <v>213</v>
       </c>
       <c r="B35" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D9</f>
-        <v>[ÉTUVER] Reconstituer le fond brun de veau selon le mode d'emploi et le porter à ébullition.</v>
+        <v>[ÉTUVER] Mettre le fond brun de veau à bouillir.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>188</v>
+        <v>221</v>
       </c>
       <c r="C36" s="11">
-        <f>'Besoins'!$B$2*1.2</f>
-        <v>1.2</v>
+        <f>'Besoins'!$B$2*0.6</f>
+        <v>0.6</v>
       </c>
       <c r="D36" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="17">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="B37" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D10</f>
-        <v>[ÉTUVER] Réaliser la sauce espagnole — Faire fondre le lard dans une grande sauteuse avec le beurre. Ajouter les carottes et les oignons, les laisser pincer légèrement. Ajouter la farine (singer) et la laisser torréfier de manière à obtenir un roux légèrement brun.</v>
+        <v>[ÉTUVER] Réaliser le roux brun tomaté — Faire fondre le lard dans une grande sauteuse, avec le beurre. Ajouter les carottes et les oignons, les laisser pincer légèrement. Ajouter la farine et la laisser torréfier de manière à obtenir un roux légèrement brun (la torréfaction peut se faire au four ou sur la plaque en remuant à la spatule en exoglass). Ajouter le concentré de tomates et le faire « revenir » durant quelques secondes pour atténuer son acidité. Laisser refroidir le roux brun tomaté.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
-      <c r="B38" t="str">
-[...1 lines deleted...]
-        <v>Lardons lardon cru fumé</v>
+      <c r="B38" t="s">
+        <v>222</v>
       </c>
       <c r="C38" s="11">
-        <f>Besoins!E11</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.016</f>
+        <v>0.016</v>
+      </c>
+      <c r="D38" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
-      <c r="B39" t="str">
-[...1 lines deleted...]
-        <v>CAROTTE France cat.I botte</v>
+      <c r="B39" t="s">
+        <v>223</v>
       </c>
       <c r="C39" s="11">
-        <f>Besoins!E27</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.048</f>
+        <v>0.048</v>
+      </c>
+      <c r="D39" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="17">
+        <v>215</v>
+      </c>
+      <c r="B40" t="str" s="14">
+        <f>"[INCORPORER] "&amp;Procedure!D11</f>
+        <v>[INCORPORER] Mouiller et cuire la sauce — Verser progressivement le fond brun de veau bouillant en remuant à l'aide d'un fouet. Porter la sauce à ébullition sans arrêter de remuer. Ajouter les tomates concassées, les parures de champignons, l'ail et le bouquet garni. Cuire la sauce à couvert (au four, de préférence) durant une heure à une heure trente, selon la quantité mise en œuvre. Dépouiller aussi souvent que nécessaire.</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="C41" s="11">
-        <f>'Besoins'!$B$2*0.048</f>
-        <v>0.048</v>
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
       </c>
       <c r="D41" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="str">
-        <f>Besoins!B32</f>
-        <v>TOMATE ronde Espagne cat.I 67-82mm</v>
+        <f>Besoins!B29</f>
+        <v>Parures et pieds de champignons</v>
       </c>
       <c r="C42" s="11">
-        <f>Besoins!E32</f>
-        <v>0.016</v>
+        <f>Besoins!E29</f>
+        <v>0.008</v>
       </c>
       <c r="D42" t="str">
-        <f>Besoins!F32</f>
+        <f>Besoins!F29</f>
         <v>kg</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A43" t="s" s="17">
+        <v>225</v>
+      </c>
+      <c r="B43" t="str" s="14">
+        <f>"[VERSER] "&amp;Procedure!D12</f>
+        <v>[VERSER] Passer la sauce espagnole au chinois — Vérifier l'assaisonnement de la sauce et son onctuosité (si elle est trop épaisse, la détendre avec un peu de fond brun bouillant). Ôter le bouquet garni et passer la sauce au chinois étamine, en foulant légèrement.</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="str">
-        <f>Besoins!B25</f>
-        <v>AIL frais France cat.I 60-80mm</v>
+        <f>Besoins!B12</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C44" s="11">
-        <f>Besoins!E25</f>
-        <v>0.004</v>
+        <f>Besoins!E12</f>
+        <v>0.0004</v>
       </c>
       <c r="D44" t="str">
-        <f>Besoins!F25</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A45" t="s" s="17">
+        <v>226</v>
+      </c>
+      <c r="B45" t="str" s="14">
+        <f>"[CUIRE] "&amp;Procedure!D13</f>
+        <v>[CUIRE] Réserver ou refroidir — La tamponner et la filmer, puis la réserver au bain-marie à une température supérieure à + 63 °C ; ou la refroidir rapidement en la vannant, la filmer et la réserver 24 h au maximum en enceinte réfrigérée à + 3 °C.</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="17">
-[...4 lines deleted...]
-        <v>[INCORPORER] Ajouter le concentré de tomates et le faire revenir quelques secondes pour lui faire perdre son acidité. Laisser refroidir le roux tomaté.</v>
+      <c r="A46"/>
+      <c r="B46" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47"/>
-      <c r="B47" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
     </row>
     <row r="48">
-      <c r="A48"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A48" t="s" s="16">
+        <v>227</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
     </row>
     <row r="49">
       <c r="A49" t="s" s="17">
-        <v>190</v>
+        <v>210</v>
       </c>
       <c r="B49" t="str" s="14">
-        <f>"[VERSER] "&amp;Procedure!D12</f>
-        <v>[VERSER] Verser progressivement le fond brun bouillant en remuant au fouet. Porter à ébullition sans arrêter de remuer. Ajouter les tomates concassées, l'ail et le bouquet garni.</v>
+        <f>Procedure!D14</f>
+        <v>Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50">
-      <c r="A50"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A50" t="s" s="17">
+        <v>211</v>
+      </c>
+      <c r="B50" t="str" s="14">
+        <f>Procedure!D15</f>
+        <v>Concasser les ingrédients de base en menus morceaux.</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
     </row>
     <row r="51">
       <c r="A51"/>
-      <c r="B51" t="s">
-        <v>189</v>
+      <c r="B51" t="str">
+        <f>Besoins!B36</f>
+        <v>Os de veau (pieds, jarret)</v>
       </c>
       <c r="C51" s="11">
-        <f>'Besoins'!$B$2*0.048</f>
-[...3 lines deleted...]
-        <v>39</v>
+        <f>Besoins!E36</f>
+        <v>0.6</v>
+      </c>
+      <c r="D51" t="str">
+        <f>Besoins!F36</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A52" t="s" s="17">
+        <v>213</v>
+      </c>
+      <c r="B52" t="str" s="14">
+        <f>Procedure!D16</f>
+        <v>Colorer les os au four dans une plaque à rôtir aux dimensions appropriées — Sans matière grasse ; retourner les os fréquemment. Une plaque trop grande fait brûler les sucs (amertume), trop petite empêche une coloration uniforme.</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52"/>
     </row>
     <row r="53">
-      <c r="A53"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A53" t="s" s="17">
+        <v>214</v>
+      </c>
+      <c r="B53" t="str" s="14">
+        <f>Procedure!D17</f>
+        <v>Préparer la garniture aromatique — Éplucher et laver les légumes ; tailler carottes et oignons en gros dés (mirepoix) ; écraser l'ail dégermé ; concasser les tomates sans les monder ; confectionner le bouquet garni.</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
     </row>
     <row r="54">
       <c r="A54"/>
-      <c r="B54" t="str">
-[...1 lines deleted...]
-        <v>Bouquet garni sachet dose</v>
+      <c r="B54" t="s">
+        <v>217</v>
       </c>
       <c r="C54" s="11">
-        <f>Besoins!E20</f>
-[...4 lines deleted...]
-        <v>pc</v>
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="D54" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D55"/>
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>218</v>
+      </c>
+      <c r="C55" s="11">
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="D55" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56"/>
-      <c r="B56" t="str" s="18">
-[...4 lines deleted...]
-      <c r="D56"/>
+      <c r="B56" t="s">
+        <v>219</v>
+      </c>
+      <c r="C56" s="11">
+        <f>'Besoins'!$B$2*0.006</f>
+        <v>0.006</v>
+      </c>
+      <c r="D56" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="57">
-      <c r="A57" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D57"/>
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>224</v>
+      </c>
+      <c r="C57" s="11">
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D57" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="58">
-      <c r="A58" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D58"/>
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>220</v>
+      </c>
+      <c r="C58" s="11">
+        <f>'Besoins'!$B$2*0.6</f>
+        <v>0.6</v>
+      </c>
+      <c r="D58" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="59">
-      <c r="A59"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A59" t="s" s="17">
+        <v>215</v>
+      </c>
+      <c r="B59" t="str" s="14">
+        <f>Procedure!D18</f>
+        <v>Ajouter carottes et oignons sur les os presque colorés — Les répartir sans remuer, laisser suer une dizaine de minutes. Débarrasser os et garniture dans un rondeau haut ou une marmite.</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60">
-      <c r="A60"/>
-      <c r="B60"/>
+      <c r="A60" t="s" s="17">
+        <v>225</v>
+      </c>
+      <c r="B60" t="str" s="14">
+        <f>Procedure!D19</f>
+        <v>Mouiller le fond — Dégraisser complètement la plaque, la déglacer à l'eau froide et verser le déglaçage sur les os ; compléter le mouillement à l'eau froide (ou au fond blanc de veau).</v>
+      </c>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61">
-      <c r="A61" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D61"/>
+      <c r="A61"/>
+      <c r="B61" t="str">
+        <f>Besoins!B8</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C61" s="11">
+        <f>Besoins!E8</f>
+        <v>0.9</v>
+      </c>
+      <c r="D61" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="s" s="17">
-        <v>181</v>
+        <v>226</v>
       </c>
       <c r="B62" t="str" s="14">
-        <f>"[DISSOUDRE] "&amp;Procedure!D16</f>
-        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+        <f>Procedure!D20</f>
+        <v>Marquer le fond en cuisson — Porter à ébullition, dégraisser et écumer ; ajouter ail, tomates et bouquet garni ; maintenir à frémissement 3 à 4 heures en dépouillant, écumant, dégraissant aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante.</v>
       </c>
       <c r="C62"/>
       <c r="D62"/>
     </row>
     <row r="63">
-      <c r="A63"/>
-      <c r="B63"/>
+      <c r="A63" t="s" s="17">
+        <v>228</v>
+      </c>
+      <c r="B63" t="str" s="14">
+        <f>Procedure!D21</f>
+        <v>Passer le fond au chinois sans le fouler — D'abord au chinois ordinaire, puis filtrer finement au chinois étamine ; dégraisser parfaitement.</v>
+      </c>
       <c r="C63"/>
       <c r="D63"/>
     </row>
     <row r="64">
-      <c r="A64" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B64"/>
+      <c r="A64" t="s" s="17">
+        <v>229</v>
+      </c>
+      <c r="B64" t="str" s="14">
+        <f>Procedure!D22</f>
+        <v>Refroidir le fond rapidement — S'il n'est pas utilisé immédiatement, le refroidir rapidement et le maintenir à couvert en enceinte réfrigérée à + 3 °C maximum.</v>
+      </c>
       <c r="C64"/>
       <c r="D64"/>
     </row>
     <row r="65">
-      <c r="A65" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A65"/>
+      <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
     </row>
     <row r="66">
-      <c r="A66" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A66" t="s" s="16">
+        <v>230</v>
+      </c>
+      <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
     </row>
     <row r="67">
-      <c r="A67"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A67" t="s" s="17">
+        <v>210</v>
+      </c>
+      <c r="B67" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D23</f>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
+      <c r="C67"/>
+      <c r="D67"/>
     </row>
     <row r="68">
-      <c r="A68"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A68" t="s" s="17">
+        <v>211</v>
+      </c>
+      <c r="B68" t="str" s="14">
+        <f>"[TRIER] "&amp;Procedure!D24</f>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68"/>
     </row>
     <row r="69">
       <c r="A69" t="s" s="17">
-        <v>184</v>
+        <v>213</v>
       </c>
       <c r="B69" t="str" s="14">
-        <f>"[CUIRE] "&amp;Procedure!D19</f>
-        <v>[CUIRE] Cuire le roux brun — Prolonger la cuisson jusqu'à dextrinisation — hydrolyse de l'amidon et caramélisation légère. Ne pas exagérer la coloration qui doit être brun clair. Au-delà apparaît un mauvais goût de corne brûlée.</v>
+        <f>"[FOURRER] "&amp;Procedure!D25</f>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
     </row>
     <row r="70">
       <c r="A70"/>
-      <c r="B70" t="str" s="18">
-[...4 lines deleted...]
-      <c r="D70"/>
+      <c r="B70" t="s">
+        <v>231</v>
+      </c>
+      <c r="C70" s="11">
+        <f>'Besoins'!$B$2*0.008</f>
+        <v>0.008</v>
+      </c>
+      <c r="D70" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="71">
-      <c r="A71" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D71"/>
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" s="11">
+        <f>'Besoins'!$B$2*0.0004</f>
+        <v>0.0004</v>
+      </c>
+      <c r="D71" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72"/>
-      <c r="B72"/>
-[...1 lines deleted...]
-      <c r="D72"/>
+      <c r="B72" t="s">
+        <v>233</v>
+      </c>
+      <c r="C72" s="11">
+        <f>'Besoins'!$B$2*0.0004</f>
+        <v>0.0004</v>
+      </c>
+      <c r="D72" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="73">
-      <c r="A73" t="s" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="A73"/>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
     </row>
+    <row r="74">
+      <c r="A74" t="s" s="16">
+        <v>234</v>
+      </c>
+      <c r="B74"/>
+      <c r="C74"/>
+      <c r="D74"/>
+    </row>
+    <row r="75">
+      <c r="A75"/>
+      <c r="B75" t="inlineStr" s="18">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C75"/>
+      <c r="D75"/>
+    </row>
+    <row r="76">
+      <c r="A76"/>
+      <c r="B76"/>
+      <c r="C76"/>
+      <c r="D76"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="s" s="16">
+        <v>235</v>
+      </c>
+      <c r="B77"/>
+      <c r="C77"/>
+      <c r="D77"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="s" s="17">
+        <v>210</v>
+      </c>
+      <c r="B78" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D27</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78"/>
+    </row>
+    <row r="79">
+      <c r="A79"/>
+      <c r="B79" t="str">
+        <f>Besoins!B22</f>
+        <v>Beurre de cuisine bloc 10 kg</v>
+      </c>
+      <c r="C79" s="11">
+        <f>Besoins!E22</f>
+        <v>0.024</v>
+      </c>
+      <c r="D79" t="str">
+        <f>Besoins!F22</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80"/>
+      <c r="B80" t="str">
+        <f>Besoins!B16</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C80" s="11">
+        <f>Besoins!E16</f>
+        <v>0.024</v>
+      </c>
+      <c r="D80" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="17">
+        <v>211</v>
+      </c>
+      <c r="B81" t="str" s="14">
+        <f>"[ÉTUVER] "&amp;Procedure!D28</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
+      </c>
+      <c r="C81"/>
+      <c r="D81"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="s" s="17">
+        <v>213</v>
+      </c>
+      <c r="B82" t="str" s="14">
+        <f>"[CUIRE] "&amp;Procedure!D29</f>
+        <v>[CUIRE] Cuire le roux brun — Prolonger doucement la cuisson du roux blond, sans arrêter de mélanger, jusqu'à ce qu'il dextrinise légèrement (hydrolyse de l'amidon et caramélisation) : couleur brun clair (6 à 8 min). Ne pas exagérer la coloration : au-delà apparaissent un mauvais goût (goût de corne brûlée) et une âcreté.</v>
+      </c>
+      <c r="C82"/>
+      <c r="D82"/>
+    </row>
+    <row r="83">
+      <c r="A83"/>
+      <c r="B83" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E29</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C83"/>
+      <c r="D83"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="s" s="17">
+        <v>214</v>
+      </c>
+      <c r="B84" t="str" s="14">
+        <f>"[REFROIDIR] "&amp;Procedure!D30</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
+      </c>
+      <c r="C84"/>
+      <c r="D84"/>
+    </row>
+    <row r="85">
+      <c r="A85"/>
+      <c r="B85"/>
+      <c r="C85"/>
+      <c r="D85"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B86"/>
+      <c r="C86"/>
+      <c r="D86"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="29">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="40">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B45:D45"/>
     <mergeCell ref="B46:D46"/>
+    <mergeCell ref="A48:D48"/>
     <mergeCell ref="B49:D49"/>
-    <mergeCell ref="B55:D55"/>
-[...2 lines deleted...]
-    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="B53:D53"/>
     <mergeCell ref="B59:D59"/>
-    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="B60:D60"/>
     <mergeCell ref="B62:D62"/>
-    <mergeCell ref="A64:D64"/>
-[...1 lines deleted...]
-    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="A66:D66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
     <mergeCell ref="B69:D69"/>
-    <mergeCell ref="B70:D70"/>
-[...1 lines deleted...]
-    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="A86:D86"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Soles marchand de vin</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>