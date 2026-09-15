--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:56</t>
+    <t>15/09/2026 14:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1498,51 +1498,51 @@
         <v>39</v>
       </c>
       <c r="G25" s="4">
         <f>E25*6.5</f>
         <v>0.026</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="12">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="9">
         <v>0.02</v>
       </c>
       <c r="E26" s="11">
         <f>D26*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F26" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G26" s="4">
         <f>E26*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="9">
         <v>0.02</v>
       </c>
       <c r="E27" s="11">
         <f>D27*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
@@ -1623,51 +1623,51 @@
         <v>25</v>
       </c>
       <c r="G30" s="4">
         <f>E30*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="12">
         <v>98</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="9">
         <v>0.02</v>
       </c>
       <c r="E31" s="11">
         <f>D31*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F31" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G31" s="4">
         <f>E31*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>100</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>86</v>
       </c>
       <c r="D32" s="9">
         <v>0.016</v>
       </c>
       <c r="E32" s="11">
         <f>D32*$B$2</f>
         <v>0.016</v>
       </c>
       <c r="F32" t="s">
         <v>39</v>