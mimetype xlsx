--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -761,51 +761,51 @@
       </c>
       <c r="D20" s="4">
         <v>0.004</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="5">
         <v>0.026</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="3">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="4">
         <v>0.02</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F21" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="4">
         <v>0.02</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="5">
         <v>0.036</v>
       </c>
     </row>
@@ -861,51 +861,51 @@
       </c>
       <c r="D25" s="4">
         <v>0.2</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="3">
         <v>73</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="4">
         <v>0.02</v>
       </c>
       <c r="E26" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F26" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" s="4">
         <v>0.016</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="5">
         <v>0.0544</v>
       </c>
     </row>