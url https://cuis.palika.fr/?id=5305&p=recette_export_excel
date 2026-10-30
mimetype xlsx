--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,209 +67,209 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 15:22</t>
+    <t>30/10/2026 15:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t>00000026</t>
   </si>
   <si>
     <t>RHUM 50ø</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>00001758</t>
+  </si>
+  <si>
+    <t>concentré de tomates</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VE</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge extra</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...41 lines deleted...]
-    <t>huile olive vierge</t>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
   </si>
   <si>
     <t>00002238</t>
   </si>
   <si>
     <t>carottes râpées</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>00002241</t>
   </si>
   <si>
     <t>tomates cubes</t>
   </si>
   <si>
-    <t>00002028</t>
-[...19 lines deleted...]
-  <si>
     <t>00POT_MP006</t>
   </si>
   <si>
     <t>Carapaces de crustacés</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>RNM5250121</t>
   </si>
   <si>
     <t>LOTTE (queue) - de 1 kg U.E.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
@@ -283,57 +283,57 @@
   <si>
     <t>Plats poissons</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LOTTE (queue) - de 1 kg U.E.</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ bouquet garni arôme</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Carapaces de crustacés</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ RHUM 50ø</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ tomates cubes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ concentré de tomates</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ail haché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -536,50 +536,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -619,105 +622,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>43.51252544</v>
+        <v>45.01676544</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>43.51252544</v>
+        <v>45.01676544</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>43.51252544</v>
+        <v>45.01676544</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -775,445 +781,448 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.04</v>
+        <v>0.8</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.04</v>
+        <v>0.8</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*13.3119</f>
-        <v>0.532476</v>
+        <f>E7*0.0043</f>
+        <v>0.00344</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.489836</f>
-        <v>0.019593</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.04</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.9514</f>
-        <v>0.158056</v>
+        <f>E9*13.3119</f>
+        <v>0.532476</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>0.04</v>
+      </c>
+      <c r="F10">
+        <v>5</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.8</v>
+        <v>0.04</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.8</v>
+        <v>0.04</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0.003</f>
-        <v>0.0024</v>
+        <f>E11*0.489836</f>
+        <v>0.019593</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>1</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.02</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*7.5</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>56</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*9.26</f>
+        <v>0.1852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="9">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="12">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D17" s="9">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="12">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>66</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="9">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="12">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D19" s="9">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*0</f>
-        <v>0</v>
+        <f>E19*2.92</f>
+        <v>1.168</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="9">
         <v>0.8</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G20" s="4">
         <f>E20*4</f>
         <v>3.2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="9">
         <v>2.4</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>2.4</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G21" s="4">
         <f>E21*16.5</f>
         <v>39.6</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s" s="3">
         <v>74</v>
       </c>
       <c r="G22" s="13">
         <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>77</v>
@@ -1240,343 +1249,346 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>81</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3" s="11">
         <v>2.4</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>83</v>
       </c>
       <c r="C4" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="11">
         <v>0.04</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>84</v>
       </c>
       <c r="C5" t="s">
         <v>82</v>
       </c>
       <c r="D5" s="11">
         <v>0.04</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>85</v>
       </c>
       <c r="C6" t="s">
         <v>82</v>
       </c>
       <c r="D6" s="11">
         <v>0.08</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F6" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>86</v>
       </c>
       <c r="C7" t="s">
         <v>82</v>
       </c>
       <c r="D7" s="11">
         <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>87</v>
       </c>
       <c r="C8" t="s">
         <v>82</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>88</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="11">
         <v>0.02</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>89</v>
       </c>
       <c r="C10" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="11">
         <v>0.8</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>90</v>
       </c>
       <c r="C11" t="s">
         <v>82</v>
       </c>
       <c r="D11" s="11">
         <v>0.8</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>91</v>
       </c>
       <c r="C12" t="s">
         <v>82</v>
       </c>
       <c r="D12" s="11">
         <v>0.04</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>92</v>
       </c>
       <c r="C13" t="s">
         <v>82</v>
       </c>
       <c r="D13" s="11">
         <v>0.08</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>93</v>
       </c>
       <c r="C14" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="11">
         <v>0.4</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>94</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="11">
         <v>0.04</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>95</v>
       </c>
       <c r="C16" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="11">
         <v>0.02</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>96</v>
       </c>
       <c r="C17" t="s">
         <v>82</v>
       </c>
       <c r="D17" s="11">
         <v>0.04</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>97</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>98</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>99</v>
@@ -1670,50 +1682,53 @@
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>113</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Réaliser la sauce américaine - 30 min Dégorger, laver, brosser les étrilles, puis les égoutter soigneusement. Tailler en fine brunoise les carottes et les oignons (en petits dés). Ciseler finement les échalotes et en réserver la moitié pour la cuisson de la lotte. Eliminer le germe et écraser les gousses d'ail. Concasser les tomates. Confectionner le bouquet garni. Chauffer fortement dans une grande sauteuse l'huile et le beurre. Ajouter les étrilles ou les carapaces de crustacés. Faire sauter vivement les carapaces jusqu'à ce qu'elles deviennent rouge vif. Dégraisser et ajouter la garniture aromatique. Faire suer doucement pendant quelques minutes. Flamber avec le cognac. Ajouter le vin blanc, puis le laisser réduire. Concasser et broyer les carapaces de crustacés ou les étrilles à l'aide d'un pilon. Mouiller avec le fumet de poisson (ou ajouter les arêtes). Ajouter les tomates concassées, le concentré de tomate, l'ail, le bou­quet garni et l'estragon.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>115</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"PP_FILE_POIS_ARL · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_FILE_POIS_ARL · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1749,119 +1764,119 @@
       <c r="B6" t="str" s="14">
         <f>"[DÉPOUILLER] "&amp;Procedure!D3</f>
         <v>[DÉPOUILLER] Préparer la lotte - 10 min Dépouiller, dénerver, lever et parer les deux filets de lotte. Rincer et égoutter soigneusement les filets, puis les réserver en encein­te réfrigérée. Concasser, rincer et mettre les arêtes (cartilages) à dégorger durant quelques minutes sous un filet d'eau froide .</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B21</f>
         <v>LOTTE (queue) - de 1 kg U.E.</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E21</f>
         <v>2.4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B11</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E7</f>
         <v>0.8</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>RHUM 50ø</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.04</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>0.08</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B15</f>
         <v>ail haché</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E15</f>
         <v>0.02</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B11</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E11</f>
         <v>0.04</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
         <v>119</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D4</f>
         <v>[ÉPLUCHER] Eplucher et laver tous les légumes des garnitures aromatiques -10 min</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B12</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E12</f>
         <v>1</v>
       </c>
       <c r="D14" t="str">
@@ -1872,183 +1887,183 @@
     <row r="15">
       <c r="A15" t="s" s="17">
         <v>120</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D5</f>
         <v>[RÉALISER] Réaliser le fumet de poisson* - 10 min Sa réalisation n'est pas indispensable, les arêtes peuvent être ajoutées directement dans la sauce américaine.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
         <v>121</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[DÉGORGER] "&amp;Procedure!D6</f>
         <v>[DÉGORGER] Réaliser la sauce américaine - 30 min Dégorger, laver, brosser les étrilles, puis les égoutter soigneusement. Tailler en fine brunoise les carottes et les oignons (en petits dés). Ciseler finement les échalotes et en réserver la moitié pour la cuisson de la lotte. Eliminer le germe et écraser les gousses d'ail. Concasser les tomates. Confectionner le bouquet garni. Chauffer fortement dans une grande sauteuse l'huile et le beurre. Ajouter les étrilles ou les carapaces de crustacés. Faire sauter vivement les carapaces jusqu'à ce qu'elles deviennent rouge vif. Dégraisser et ajouter la garniture aromatique. Faire suer doucement pendant quelques minutes. Flamber avec le cognac. Ajouter le vin blanc, puis le laisser réduire. Concasser et broyer les carapaces de crustacés ou les étrilles à l'aide d'un pilon. Mouiller avec le fumet de poisson (ou ajouter les arêtes). Ajouter les tomates concassées, le concentré de tomate, l'ail, le bou­quet garni et l'estragon.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B14</f>
         <v>BEURRE</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E14</f>
         <v>0.04</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B16</f>
         <v>échalote</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E16</f>
         <v>0.04</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B17</f>
         <v>oignons émincés</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E17</f>
         <v>0.08</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B18</f>
         <v>carottes râpées</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E18</f>
         <v>0.08</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B14</f>
-        <v>huile olive vierge</v>
+        <f>Besoins!B13</f>
+        <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>0.02</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B20</f>
         <v>Carapaces de crustacés</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E20</f>
         <v>0.8</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B19</f>
         <v>tomates cubes</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E19</f>
         <v>0.4</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B10</f>
         <v>concentré de tomates</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E10</f>
         <v>0.04</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">