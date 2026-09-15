--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -456,51 +456,51 @@
       </c>
       <c r="D10" s="4">
         <v>0.08</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="4">
         <v>0.02</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="4">
         <v>0.16</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="5">
         <v>3.52</v>
       </c>
     </row>