--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -59,60 +59,60 @@
   <si>
     <t>Produits frais</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000224</t>
   </si>
   <si>
     <t>CITRON</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>00002161</t>
+  </si>
+  <si>
+    <t>plein filet colin lieu sans arêtes sans peau</t>
+  </si>
+  <si>
+    <t>Viandes</t>
+  </si>
+  <si>
     <t>pc</t>
-  </si>
-[...7 lines deleted...]
-    <t>Viandes</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -250,71 +250,71 @@
       </c>
       <c r="D3" s="4">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5">
         <v>1.0907</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="4">
         <v>0.04</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F4" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>2.2</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6" t="s" s="6">
         <v>20</v>
       </c>
       <c r="F6" s="7">
         <v>7.41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>