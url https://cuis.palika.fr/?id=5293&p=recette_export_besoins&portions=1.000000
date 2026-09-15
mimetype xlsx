--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>RNM100731</t>
   </si>
   <si>
     <t>Chair à saucisse pur porc</t>
   </si>
   <si>
@@ -66,50 +66,53 @@
     <t>RNM100732</t>
   </si>
   <si>
     <t>Poitrine fumée n°1</t>
   </si>
   <si>
     <t>00001475</t>
   </si>
   <si>
     <t>dés de jambon cuit</t>
   </si>
   <si>
     <t>Jambons</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00001648</t>
   </si>
   <si>
     <t>riz basmati</t>
   </si>
   <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>00002227</t>
   </si>
   <si>
     <t>courgettes cubes 20X20</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
@@ -345,283 +348,283 @@
       </c>
       <c r="D4" s="3">
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="5">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="3">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F5" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="3">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="3">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="4">
         <v>1.45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="3">
         <v>0.48</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="5">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D9" s="3">
         <v>0.48</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="3">
         <v>0.015</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D11" s="3">
         <v>0.48</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4">
         <v>1.584</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" s="3">
         <v>0.1</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="4">
         <v>0.26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="3">
         <v>0.48</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D14" s="3">
         <v>0.02</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F14" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D15" s="3">
         <v>0.1</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" s="3">
         <v>0.1</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="6">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" s="7">
         <v>7.87</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Gratin Ismael Bayeldi</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>