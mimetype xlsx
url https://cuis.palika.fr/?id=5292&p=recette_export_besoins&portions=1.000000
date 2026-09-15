--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -38,108 +38,108 @@
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>FROM-PARMESAN</t>
+  </si>
+  <si>
+    <t>Parmesan râpé (Parmigiano)</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers</t>
+  </si>
+  <si>
+    <t>00002227</t>
+  </si>
+  <si>
+    <t>courgettes cubes 20X20</t>
+  </si>
+  <si>
+    <t>Légumes 4ème gamme (prêts emploi)</t>
+  </si>
+  <si>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
     <t>pc</t>
-  </si>
-[...55 lines deleted...]
-    <t>oignons émincés</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
@@ -263,171 +263,171 @@
       </c>
       <c r="D2" s="4">
         <v>0.1</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4">
         <v>0.2</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3" s="5">
         <v>0.57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D4" s="4">
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F4" s="5">
         <v>1.16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D5" s="4">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="5">
         <v>0.12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
         <v>21</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D6" s="4">
         <v>2</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D7" s="4">
         <v>0.02</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="4">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" s="4">
         <v>0.02</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="6">
         <v>31</v>
       </c>
       <c r="F10" s="7">
         <v>1.85</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>