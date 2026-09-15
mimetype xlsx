--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:04</t>
+    <t>15/09/2026 18:22</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -743,51 +743,51 @@
         <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*20.35</f>
         <v>4.07</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s" s="3">
         <v>43</v>
       </c>
       <c r="G10" s="13">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 