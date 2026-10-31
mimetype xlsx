--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -67,120 +67,120 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 18:20</t>
+    <t>31/10/2026 08:25</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101405</t>
+  </si>
+  <si>
+    <t>Huile de tournesol bidon 5L</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...10 lines deleted...]
-    <t>u</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
@@ -437,50 +437,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -520,105 +523,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>4.228056</v>
+        <v>4.318056</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.228056</v>
+        <v>4.318056</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>4.228056</v>
+        <v>4.318056</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -676,145 +682,148 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>0.158056</v>
+        <f>E7*20.35</f>
+        <v>4.07</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*20.35</f>
-        <v>4.07</v>
+        <f>E8*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*4.5</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s" s="3">
         <v>43</v>
       </c>
       <c r="G10" s="13">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>44</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>45</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>46</v>
@@ -844,100 +853,103 @@
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>50</v>
       </c>
       <c r="C3" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="11">
         <v>0.2</v>
       </c>
       <c r="E3" t="s">
         <v>52</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="11">
         <v>0.04</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="11">
         <v>0.02</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>55</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>56</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>57</v>
@@ -1087,50 +1099,53 @@
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>78</v>
       </c>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>Dresser les pommes - 5 min Les disposer en dôme dans un légumier. Disposer harmonieusement en rosace les plus belles rondelles sur le dessus. Saupoudrer de persil fraîchement haché.</t>
         </is>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>79</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GA_RIZ_PILA_DIEP · CUI.GARNITURES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GA_RIZ_PILA_DIEP · CUI.GARNITURES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1195,130 +1210,130 @@
     <row r="9">
       <c r="A9" t="s" s="17">
         <v>85</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[RINCER] "&amp;Procedure!D6</f>
         <v>[RINCER] Rincer les pommes et les égoutter - 5 min  Les rincer à plusieurs reprises pour enlever la fécule, puis les sécher soigneusement sur un linge propre.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
         <v>86</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[SAUTER] "&amp;Procedure!D7</f>
         <v>[SAUTER] Sauter les pommes de terre - 20 min Chauffer fortement l'huile dans une grande poêle. Ajouter les pommes de terre bien épongées par petites quantités. Attendre que la température de l'huile remonte avant de les faire sauter. Les sauter régulièrement pour uniformiser la cuisson et la colora­tion.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Huile de tournesol bidon 5L</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.2</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
         <v>87</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[TERMINER] "&amp;Procedure!D8</f>
         <v>[TERMINER] Terminer les pommes sautées - 5 min S'assurer de leur cuisson. Débarrasser en premier les rondelles déjà colorées, puis égoutter le reste dans une passoire. Essuyer la poêle avec du papier absorbant. Ajouter le beurre et le laisser mousser sans coloration. Verser les pommes, les saler puis les sauter à nouveau pour les imprégner du parfum du beurre.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>BEURRE</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.04</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
         <v>88</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D9</f>
         <v>[DRESSER] Dresser les pommes - 5 min Les disposer en dôme dans un légumier. Disposer harmonieusement en rosace les plus belles rondelles sur le dessus. Saupoudrer de persil fraîchement haché.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B9</f>
         <v>persil</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E9</f>
         <v>0.02</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>