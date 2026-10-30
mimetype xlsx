--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,129 +67,129 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:36</t>
+    <t>30/10/2026 17:42</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
-  </si>
-[...10 lines deleted...]
-    <t>Produits laitiers</t>
   </si>
   <si>
     <t>00SAU_MP010</t>
   </si>
   <si>
     <t>Pomme de terre cuite en robe</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
@@ -404,50 +404,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -542,50 +545,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -653,160 +659,163 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>0.316112</v>
+        <f>E7*0.5999</f>
+        <v>0.29995</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*2.85</f>
-        <v>0.855</v>
+        <f>E8*3.9514</f>
+        <v>0.316112</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.5999</f>
-        <v>0.29995</v>
+        <f>E9*2.85</f>
+        <v>0.855</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>2</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.5</f>
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
         <v>46</v>
       </c>
       <c r="G11" s="13">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>47</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>48</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>49</v>
@@ -833,123 +842,126 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>53</v>
       </c>
       <c r="C3" t="s">
         <v>54</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="11">
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="11">
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
       <c r="D6" s="11">
         <v>0.3</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>58</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>59</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>60</v>
@@ -1027,50 +1039,53 @@
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>70</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Réaliser la pommes purée - 10 min S'assurer de la cuisson des pommes de terre (elles doivent être juste cuites). Les égoutter et les sécher à l'entrée d'un four durant quelques minutes. Les passer rapidement au moulin à légumes puis remettre la pulpe dans le récipient de cuisson. Travailler la pulpe sur un feu doux en ajoutant progressivement le beurre en parcelles et le lait bouillant, ou le mélange de lait et de crème.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>72</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GA_POMM_PERS · CUI.GARNITURES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GA_POMM_PERS · CUI.GARNITURES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1106,130 +1121,130 @@
       <c r="B6" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Préparer les pommes de terre - 15 min Eplucher et laver les pommes de terre. Les découper en gros morceaux. Si elles ne sont pas très grosses, les laisser entières (détaillées en petits morceaux, les pommes de terre cuisent plus rapidement mais se gorgent d'eau et absorbent beau­coup moins de lait et de beurre). Certains professionnels cuisent les pommes de terre au four avec la peau sur un lit de gros sel.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B10</f>
         <v>Pomme de terre cuite en robe</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E10</f>
         <v>2</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>BEURRE</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.08</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B7</f>
         <v>LAIT</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.5</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
         <v>76</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[PLACER] "&amp;Procedure!D4</f>
         <v>[PLACER] Marquer les pommes de terre en cuisson - 5 min Les placer dans une russe et les recouvrir d'eau froide. Saler au gros sel et porter à ébullition. Ecumer et cuire lentement durant une vingtaine de minutes.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
         <v>77</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D5</f>
         <v>[RÉALISER] Réaliser la pommes purée - 10 min S'assurer de la cuisson des pommes de terre (elles doivent être juste cuites). Les égoutter et les sécher à l'entrée d'un four durant quelques minutes. Les passer rapidement au moulin à légumes puis remettre la pulpe dans le récipient de cuisson. Travailler la pulpe sur un feu doux en ajoutant progressivement le beurre en parcelles et le lait bouillant, ou le mélange de lait et de crème.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.3</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>