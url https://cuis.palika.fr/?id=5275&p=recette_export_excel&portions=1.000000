--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:07</t>
+    <t>15/09/2026 13:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -748,51 +748,51 @@
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*0.003</f>
         <v>0.012</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.05</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="9">
         <v>0.05</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
@@ -848,51 +848,51 @@
         <v>44</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.05</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="9">
         <v>0.2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F13" t="s">
         <v>44</v>