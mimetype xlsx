--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,248 +17,251 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Salade norvégienne</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>EF_SALA_NORV</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides (CUI.ENTREES_FROIDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 15:22</t>
+    <t>30/10/2026 15:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001660</t>
-[...7 lines deleted...]
-  <si>
     <t>00001716</t>
   </si>
   <si>
     <t>vinaigre alcool blanc</t>
   </si>
   <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>00000020</t>
+  </si>
+  <si>
+    <t>NOISETTES</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VE</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge extra</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>00002275</t>
+  </si>
+  <si>
+    <t>mâche</t>
+  </si>
+  <si>
+    <t>Légumes feuilles</t>
+  </si>
+  <si>
+    <t>00002041</t>
+  </si>
+  <si>
+    <t>persil</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM57233737</t>
+  </si>
+  <si>
+    <t>PISSENLIT vert France plateau 2kg</t>
+  </si>
+  <si>
     <t>00002247</t>
   </si>
   <si>
     <t>endives</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
-[...35 lines deleted...]
-    <t>Produits secs</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ endives</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ mâche</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PISSENLIT vert France plateau 2kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ persil</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ vinaigre alcool blanc</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ NOISETTES</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -467,50 +470,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -550,105 +556,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>2.24705</v>
+        <v>3.17545</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.24705</v>
+        <v>3.17545</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>2.24705</v>
+        <v>3.17545</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -706,889 +715,898 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>4</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>4</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.012</v>
+        <f>E7*0.0043</f>
+        <v>0.0172</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.05</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="4">
+        <f>E9*4.3505</f>
+        <v>0.43505</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="9">
         <v>0.05</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*7.5</f>
+        <v>0.375</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*0.016</f>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.05</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*4.5</f>
+        <v>0.225</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D13" s="9">
         <v>0.2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
         <f>E13*9</f>
         <v>1.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*4.3505</f>
-        <v>0.43505</v>
+        <f>E14*1.6</f>
+        <v>0.32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="3">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G15" s="13">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D3" s="11">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D4" s="11">
         <v>0.05</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D5" s="11">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D8" s="11">
         <v>0.05</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D9" s="11">
         <v>0.05</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D10" s="11">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mettre en place le poste de travail - 5 min Denrées, matériels de préparation, de cuisson et de dressage. Réserver les râbles jusquà leur mise en cuisson en enceinte réfri­gérée.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D4" t="s" s="14">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Préparer les éléments de présentation - 10 min Concasser et colorer légèrement les noisettes sous la salamandre. Ciseler la ciboulette. Effeuiller le persil plat, lestragon et réaliser les pluches de cerfeuil. A LA COMMANDE :</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D6" t="s" s="14">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Réaliser la sauce - 5 min Développer les râbles et les faire rissoler uniformément dans une grande poêle antiadhésive avec lhuile de noisette. Enlever la crépine, les assaisonner et les débarrasser. Dégraisser la poêle si nécessaire. Déglacer avec le vinaigre de xérès. Ajouter la glace blonde de lapereau. Laisser réduire légèrement. Emulsionner hors du feu avec lhuile de noisette. Vérifier lassaisonnement.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"EF_SALA_NORV · CUI.ENTREES_FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>EF_SALA_NORV · CUI.ENTREES_FROIDES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min Denrées, matériels de préparation, de cuisson et de dressage. Réserver les râbles jusquà leur mise en cuisson en enceinte réfri­gérée.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Eplucher et laver soigneusement les salades - 10 min  Les égoutter et les réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B7</f>
-        <v>EAU</v>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E7</f>
         <v>4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F7</f>
         <v>pc</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B14</f>
         <v>endives</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E14</f>
         <v>0.2</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B11</f>
         <v>mâche</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E11</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B13</f>
         <v>PISSENLIT vert France plateau 2kg</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E13</f>
         <v>0.2</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[TRIER] "&amp;Procedure!D4</f>
         <v>[TRIER] Trier et laver soigneusement les herbes  Les égoutter sur du papier absorbant.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[CONCASSER] "&amp;Procedure!D5</f>
         <v>[CONCASSER] Préparer les éléments de présentation - 10 min Concasser et colorer légèrement les noisettes sous la salamandre. Ciseler la ciboulette. Effeuiller le persil plat, lestragon et réaliser les pluches de cerfeuil. A LA COMMANDE :</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B12</f>
         <v>persil</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E12</f>
         <v>0.05</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B9</f>
         <v>NOISETTES</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E9</f>
         <v>0.1</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[CUIRE] "&amp;Procedure!D6</f>
         <v>[CUIRE] Cuire les râbles - 12 min  Les cuire à 110 °C durant 12 min environ dans un polycuiseur à vapeur faible ou à 65/67 °C à cur.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D7</f>
         <v>[RÉALISER] Réaliser la sauce - 5 min Développer les râbles et les faire rissoler uniformément dans une grande poêle antiadhésive avec lhuile de noisette. Enlever la crépine, les assaisonner et les débarrasser. Dégraisser la poêle si nécessaire. Déglacer avec le vinaigre de xérès. Ajouter la glace blonde de lapereau. Laisser réduire légèrement. Emulsionner hors du feu avec lhuile de noisette. Vérifier lassaisonnement.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B8</f>
-        <v>huile olive vierge</v>
+        <f>Besoins!B10</f>
+        <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E10</f>
         <v>0.05</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>vinaigre alcool blanc</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.05</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>