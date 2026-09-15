--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -50,57 +50,57 @@
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>00001716</t>
+  </si>
+  <si>
+    <t>vinaigre alcool blanc</t>
+  </si>
+  <si>
     <t>pc</t>
-  </si>
-[...4 lines deleted...]
-    <t>vinaigre alcool blanc</t>
   </si>
   <si>
     <t>00002247</t>
   </si>
   <si>
     <t>endives</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00002275</t>
   </si>
   <si>
     <t>mâche</t>
   </si>
   <si>
     <t>Légumes feuilles</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
@@ -263,71 +263,71 @@
       </c>
       <c r="D2" s="4">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
         <v>0.012</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="3">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4">
         <v>0.05</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="4">
         <v>0.05</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
     </row>
@@ -343,51 +343,51 @@
       </c>
       <c r="D6" s="4">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="4">
         <v>0.05</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="4">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="5">
         <v>1.8</v>
       </c>
     </row>