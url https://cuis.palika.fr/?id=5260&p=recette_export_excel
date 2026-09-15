--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:00</t>
+    <t>15/09/2026 16:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -163,66 +163,66 @@
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>Produits laitiers</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>00001634</t>
   </si>
   <si>
     <t>semoule couscous fine</t>
   </si>
   <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00002166</t>
   </si>
   <si>
     <t>saumon escalope</t>
   </si>
   <si>
     <t>Viandes</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
@@ -799,126 +799,126 @@
         <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.186416</f>
         <v>0.001491</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="9">
         <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="G13" s="4">
         <f>E13*2.85</f>
         <v>0.57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.02</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>0.3</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
@@ -1057,91 +1057,91 @@
       </c>
       <c r="D5" s="11">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>72</v>
       </c>
       <c r="C6" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="11">
         <v>0.22</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>73</v>
       </c>
       <c r="C7" t="s">
         <v>68</v>
       </c>
       <c r="D7" s="11">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
       <c r="C8" t="s">
         <v>68</v>
       </c>
       <c r="D8" s="11">
         <v>0.02</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="11">
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1197,54 +1197,54 @@
       </c>
       <c r="D12" s="11">
         <v>0.3</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>79</v>
       </c>
       <c r="C13" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="11">
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>