--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -80,66 +80,66 @@
   <si>
     <t>Produits laitiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>00001634</t>
   </si>
   <si>
     <t>semoule couscous fine</t>
   </si>
   <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00002166</t>
   </si>
   <si>
     <t>saumon escalope</t>
   </si>
   <si>
     <t>Viandes</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -335,111 +335,111 @@
       </c>
       <c r="D5" s="4">
         <v>0.008</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5">
         <v>0.0015</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="4">
         <v>0.02</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="4">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="4">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F8" s="5">
         <v>0.57</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="4">
         <v>0.02</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="4">
         <v>0.3</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
     </row>