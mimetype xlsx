--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -411,51 +411,51 @@
       </c>
       <c r="D7" s="4">
         <v>0.02</v>
       </c>
       <c r="E7">
         <v>5</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="4">
         <v>0.02</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="4">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="5">
         <v>0.57</v>
       </c>
     </row>
@@ -491,51 +491,51 @@
       </c>
       <c r="D11" s="4">
         <v>0.2</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="4">
         <v>0.02</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="4">
         <v>0.04</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
     </row>