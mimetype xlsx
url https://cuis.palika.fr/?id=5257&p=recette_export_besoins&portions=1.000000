--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -434,51 +434,51 @@
       </c>
       <c r="D8" s="4">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="4">
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="4">
         <v>0.02</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
     </row>
@@ -534,91 +534,91 @@
       </c>
       <c r="D13" s="4">
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="4">
         <v>0.01</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
         <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="4">
         <v>0.2</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="4">
         <v>0.4</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="6">
         <v>48</v>
       </c>
       <c r="F17" s="7">
         <v>1.03</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>