--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1083,51 +1083,51 @@
         <v>25</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="12">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="9">
         <v>0.02</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G19" s="4">
         <f>E19*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="3">
         <v>70</v>
       </c>
       <c r="G20" s="13">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 