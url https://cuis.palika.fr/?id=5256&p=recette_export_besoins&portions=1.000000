--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -525,51 +525,51 @@
       </c>
       <c r="D13" s="4">
         <v>0.04</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="4">
         <v>0.02</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="6">
         <v>45</v>
       </c>
       <c r="F15" s="7">
         <v>3.21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>