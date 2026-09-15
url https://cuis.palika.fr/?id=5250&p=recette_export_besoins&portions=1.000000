--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -509,51 +509,51 @@
       </c>
       <c r="D11" s="4">
         <v>0.4</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="4">
         <v>0.02</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="4">
         <v>0.04</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
     </row>