--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -401,51 +401,51 @@
       </c>
       <c r="D8" s="4">
         <v>0.04</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>0.01</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="4">
         <v>0.16</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="5">
         <v>3.52</v>
       </c>
     </row>