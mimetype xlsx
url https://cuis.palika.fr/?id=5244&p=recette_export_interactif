--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Consommé Célestine" sheetId="1" r:id="rId1"/>
     <sheet name="Consommé Blanc / Marmite (rédui" sheetId="2" r:id="rId2"/>
-    <sheet name="Consommé Blanc Simple ou Marmit" sheetId="3" r:id="rId3"/>
+    <sheet name="CONSOMMÉ BLANC SIMPLE OU MARMIT" sheetId="3" r:id="rId3"/>
+    <sheet name="BOUQUET GARNI" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Consommé Célestine</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 1 pc</t>
   </si>
   <si>
     <t>Consommé Célestine  EP_CONS_CLES</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
@@ -99,168 +101,159 @@
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Consommé Blanc / Marmite (réduit)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 6 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Consommé Blanc / Marmite (réduit)  CONSOM-BLC-RED</t>
   </si>
   <si>
-    <t xml:space="preserve">    Consommé Blanc Simple ou Marmite — voir l'onglet "Consommé Blanc Simple ou Marmit"</t>
+    <t xml:space="preserve">    CONSOMMÉ BLANC SIMPLE OU MARMITE — voir l'onglet "CONSOMMÉ BLANC SIMPLE OU MARMIT"</t>
   </si>
   <si>
     <t>[CUIRE] Laisser cuire la marmite à découvert à très faible ébullition durant 2h30 à 3h</t>
   </si>
   <si>
     <t>S'assurer de la cuisson de la viande — la débarrasser et la réserver</t>
   </si>
   <si>
-    <t>Consommé Blanc Simple ou Marmite</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    EAU</t>
+    <t>CONSOMMÉ BLANC SIMPLE OU MARMITE</t>
+  </si>
+  <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>CONSOMMÉ BLANC SIMPLE OU MARMITE  GRO_CDR_B269</t>
   </si>
   <si>
     <t xml:space="preserve">    Jumeau (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">    Gîte-gîte (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">    Macreuse à pot-au-feu</t>
   </si>
   <si>
     <t xml:space="preserve">    Plat de côtes (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">    Os de bœuf (moelle)</t>
   </si>
   <si>
-    <t xml:space="preserve">    CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    POIREAU France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    Panais</t>
-[...20 lines deleted...]
-    <t>[CONCASSER] Parer et ficeler les morceaux de viande — blanchir la viande et les os 3 à 4 minutes</t>
+    <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BOUQUET GARNI — voir l'onglet "BOUQUET GARNI"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Gros sel de mer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
+  </si>
+  <si>
+    <t>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>ℹ Concasser les os — récupérer et réserver la moelle — réunir dans une grande marmite — couvrir d'eau froide — porter à ébullition — écumer — rafraîchir</t>
   </si>
   <si>
-    <t>[MARQUER] Marquer la marmite en cuisson</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Replacer la viande et les os dans la marmite soigneusement rincée — mouiller amplement à l'eau froide — saler modérément — porter à ébullition</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Préparer les légumes de la garniture aromatique</t>
+    <t>[ÉPLUCHER] Blanchir la viande et les os 3 à 4 minutes — Les couvrir d'eau froide, porter à ébullition, écumer, rafraîchir à l'eau courante.</t>
   </si>
   <si>
     <t>ℹ Éplucher et laver — tronçonner les carottes si trop grosses — couper les oignons et les faire colorer sur la plaque — confectionner le bouquet garni</t>
   </si>
   <si>
-    <t>[ÉCUMER] Écumer et dégraisser soigneusement la marmite</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Opération répétée fréquemment</t>
   </si>
   <si>
-    <t>[MOUILLER] Ajouter la garniture aromatique au bout d'une heure de cuisson</t>
-[...4 lines deleted...]
-  <si>
     <t>ℹ Ne pas remuer le fond de la marmite — ne pas le troubler</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
-    <t>[DÉGRAISSER] Dégraisser méticuleusement au papier absorbant</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Effleurer la surface du consommé en le roulant sur les "yeux"</t>
   </si>
   <si>
-    <t>8.</t>
-[...5 lines deleted...]
-    <t>ℹ Maintenir à couvert en enceinte réfrigérée à +3°C maximum</t>
+    <t>BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>référence : 1 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -353,57 +346,61 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -679,67 +676,70 @@
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
         <v>22</v>
       </c>
       <c r="B24" t="inlineStr" s="12">
         <is>
           <t>[DRESSER] Dresser la soupe à loignon gratinée - 5 min. Mélanger la soupe pour répartir la garniture. Remplir les bols à gratinée. Disposer les lamelles de pain. Recouvrir de gruyère râpé. Gratiner dabord au four, puis terminer sous la salamandre.</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="13">
         <v>23</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>25</v>
       </c>
       <c r="B2" s="14">
@@ -809,64 +809,67 @@
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>17</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>30</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="13">
         <v>23</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E39"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E50"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>31</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>25</v>
       </c>
       <c r="B2" s="14">
         <v>2.666667</v>
@@ -888,470 +891,855 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>2.666667</v>
+        <f>B2*0.2</f>
+        <v>0.533333</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.125</f>
-        <v>0.333333</v>
+        <f>B2*0.2</f>
+        <v>0.533333</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.125</f>
-        <v>0.333333</v>
+        <f>B2*0.2</f>
+        <v>0.533333</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.125</f>
-        <v>0.333333</v>
+        <f>B2*0.2</f>
+        <v>0.533333</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.125</f>
-        <v>0.333333</v>
+        <f>B2*0.2</f>
+        <v>0.533333</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.125</f>
-        <v>0.333333</v>
+        <f>B2*0.15</f>
+        <v>0.4</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.01875</f>
-        <v>0.05</v>
+        <f>B2*0.15</f>
+        <v>0.4</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.01875</f>
-        <v>0.05</v>
+        <f>B2*0.15</f>
+        <v>0.4</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.01875</f>
-        <v>0.05</v>
+        <f>B2*0.08</f>
+        <v>0.213333</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.01</f>
-        <v>0.026667</v>
+        <f>B2*0.005</f>
+        <v>0.013333</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.000125</f>
-        <v>0.000333</v>
+        <f>B2*1</f>
+        <v>2.666667</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.000125</f>
-        <v>0.000333</v>
+        <f>B2*1.75</f>
+        <v>4.666667</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.000125</f>
-        <v>0.000333</v>
+        <f>B2*0.005</f>
+        <v>0.013333</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.000125</f>
-        <v>0.000333</v>
+        <f>B2*0.001</f>
+        <v>0.002667</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.000125</f>
-        <v>0.000333</v>
+        <f>B2*1</f>
+        <v>2.666667</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="s">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B22" t="s" s="12">
         <v>49</v>
       </c>
-      <c r="C21" s="10">
-[...19 lines deleted...]
-      </c>
+      <c r="C22"/>
+      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
-      <c r="B23"/>
+      <c r="B23" t="s" s="3">
+        <v>50</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>17</v>
+      </c>
+      <c r="B24" t="inlineStr" s="12">
+        <is>
+          <t>[MARQUER] Préparer les ingrédients de base — Parer, dégraisser si nécessaire et ficeler les viandes ; concasser les os ; récupérer la moelle et la réserver dans une calotte d'eau glacée.</t>
+        </is>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
-      <c r="B25" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D25"/>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*0.2</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D26"/>
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*0.2</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
-      <c r="B27" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D27"/>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="10">
+        <f>B2*0.2</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D28"/>
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.2</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
-      <c r="B29" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D29"/>
+      <c r="B29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.2</f>
+        <v>0.533333</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="11">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="A30"/>
+      <c r="B30" t="s" s="3">
+        <v>51</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
-      <c r="A31"/>
-[...1 lines deleted...]
-        <v>58</v>
+      <c r="A31" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B31" t="s" s="12">
+        <v>52</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="11">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="A32"/>
+      <c r="B32" t="s" s="3">
+        <v>53</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33" t="s" s="11">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>20</v>
+      </c>
+      <c r="B33" t="inlineStr" s="12">
+        <is>
+          <t>[ÉCUMER] Marquer la marmite en cuisson — Replacer viande et os dans la marmite rincée ; recouvrir amplement d'eau froide ; saler au gros sel ; porter à ébullition ; écumer et dégraisser soigneusement.</t>
+        </is>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
-      <c r="B34" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D34"/>
+      <c r="B34" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*1.75</f>
+        <v>4.666667</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D35"/>
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="10">
+        <f>B2*0.005</f>
+        <v>0.013333</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s" s="3">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="11">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>21</v>
+      </c>
+      <c r="B37" t="inlineStr" s="12">
+        <is>
+          <t>[MOUILLER] Préparer la garniture aromatique — Éplucher et laver les légumes ; tronçonner les grosses carottes ; couper les oignons transversalement et les colorer sur la plaque du fourneau (couleur ambrée), en clouter un d'un clou de girofle côté talon ; confectionner le bouquet garni (persil, thym, laurier, poireaux, céleri). L'ajouter au bout d'une heure de cuisson.</t>
+        </is>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
-      <c r="B38" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D38"/>
+      <c r="B38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="10">
+        <f>B2*0.15</f>
+        <v>0.4</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="13">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="10">
+        <f>B2*0.15</f>
+        <v>0.4</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="10">
+        <f>B2*0.15</f>
+        <v>0.4</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" t="s" s="8"/>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="10">
+        <f>B2*0.08</f>
+        <v>0.213333</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" t="s" s="8"/>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="10">
+        <f>B2*0.005</f>
+        <v>0.013333</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s" s="8"/>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" s="10">
+        <f>B2*1</f>
+        <v>2.666667</v>
+      </c>
+      <c r="D43" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43" t="s" s="8"/>
+    </row>
+    <row r="44">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="10">
+        <f>B2*1</f>
+        <v>2.666667</v>
+      </c>
+      <c r="D44" t="s">
+        <v>3</v>
+      </c>
+      <c r="E44" t="s" s="8"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B45" t="inlineStr" s="12">
+        <is>
+          <t>[PASSER] Cuire 3 à 4 heures à découvert à très faible ébullition — Écumer et dégraisser souvent (une petite louche d'eau froide fait remonter la graisse) ; une ébullition trop vive trouble la marmite.</t>
+        </is>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45" t="s" s="8"/>
+    </row>
+    <row r="46">
+      <c r="A46"/>
+      <c r="B46" t="s" s="3">
+        <v>55</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46" t="s" s="8"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="11">
+        <v>56</v>
+      </c>
+      <c r="B47" t="inlineStr" s="12">
+        <is>
+          <t>[DÉGRAISSER] S'assurer de la cuisson ; débarrasser la viande et la garniture (réserver la viande pour une autre utilisation) ; passer délicatement au chinois étamine dans un bahut inox avec quelques grains de poivre écrasés, sans remuer le fond ; laisser reposer, dégraisser, refroidir rapidement et réserver à + 3 °C maximum.</t>
+        </is>
+      </c>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47" t="s" s="8"/>
+    </row>
+    <row r="48">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="10">
+        <f>B2*0.001</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" t="s" s="8"/>
+    </row>
+    <row r="49">
+      <c r="A49"/>
+      <c r="B49" t="s" s="3">
+        <v>57</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49" t="s" s="8"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s" s="13">
         <v>23</v>
       </c>
-      <c r="B39"/>
-[...2 lines deleted...]
-      <c r="E39" t="s" s="8"/>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="18">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="B25:D25"/>
-[...3 lines deleted...]
-    <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="B34:D34"/>
-    <mergeCell ref="B35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B37:D37"/>
-    <mergeCell ref="B38:D38"/>
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="A50:D50"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E16"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>58</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>25</v>
+      </c>
+      <c r="B2" s="14">
+        <v>2.666667</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>59</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>60</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.02</f>
+        <v>0.053333</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.001</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.001</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>64</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
+        <is>
+          <t>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.02</f>
+        <v>0.053333</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.001</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.001</f>
+        <v>0.002667</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="13">
+        <v>23</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="6">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Consommé Célestine</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>