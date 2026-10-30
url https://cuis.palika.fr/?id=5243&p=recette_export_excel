--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,254 +17,251 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Consommé julienne</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>EP_CONS_JULI</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Potages et veloutés (CUI.ENC.POTAGES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:50</t>
+    <t>30/10/2026 14:42</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001758</t>
+  </si>
+  <si>
+    <t>concentré de tomates</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>FROM-PARMESAN</t>
+  </si>
+  <si>
+    <t>Parmesan râpé (Parmigiano)</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
+  </si>
+  <si>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM0370123</t>
+  </si>
+  <si>
+    <t>CÉLERI-RAVE France</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>00002238</t>
+  </si>
+  <si>
+    <t>carottes râpées</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
+    <t>00002251</t>
+  </si>
+  <si>
+    <t>poireau blanc 3 cm</t>
+  </si>
+  <si>
+    <t>00002241</t>
+  </si>
+  <si>
+    <t>tomates cubes</t>
+  </si>
+  <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...68 lines deleted...]
-    <t>oignons émincés</t>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>RNM0580162</t>
+  </si>
+  <si>
+    <t>BOEUF vache (basse côte) semi-paré U.E. sous-vide</t>
+  </si>
+  <si>
+    <t>Bœuf</t>
   </si>
   <si>
     <t>00001519</t>
   </si>
   <si>
     <t>Macreuse à braiser (1315 sans jumeau nerveux)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Potages et veloutés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Macreuse à braiser (1315 sans jumeau nerveux)</t>
   </si>
@@ -530,50 +527,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -613,105 +613,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.29837376</v>
+        <v>6.67837376</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.29837376</v>
+        <v>6.67837376</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.29837376</v>
+        <v>6.67837376</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -779,1188 +782,1197 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.04</v>
+      </c>
+      <c r="F7">
+        <v>5</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.489836</f>
-        <v>0.078374</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>2</v>
+        <v>0.16</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>2</v>
+        <v>0.16</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.27</f>
-        <v>0.54</v>
+        <f>E8*0.489836</f>
+        <v>0.078374</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
+      <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>0.04</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.04</v>
       </c>
-      <c r="F10">
-        <v>5</v>
+      <c r="F10" t="s">
+        <v>38</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*14.5</f>
+        <v>0.58</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s">
+      <c r="A11" t="s" s="12">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*14.5</f>
-        <v>0.58</v>
+        <f>E11*9.26</f>
+        <v>1.852</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
+      <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D12" s="9">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*1.1</f>
+        <v>0.11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D13" s="9">
         <v>0.2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D15" s="9">
         <v>0.2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*1.8</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
+      <c r="A16" t="s" s="12">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D16" s="9">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*1.1</f>
-        <v>0.11</v>
+        <f>E16*2.92</f>
+        <v>1.168</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="12">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>61</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="9">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0</f>
-        <v>0</v>
+        <f>E17*0.27</f>
+        <v>0.54</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="12">
+      <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="9">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*0</f>
-        <v>0</v>
+        <f>E18*9.95</f>
+        <v>1.99</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s">
+      <c r="A19" t="s" s="12">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D19" s="9">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*9.95</f>
-        <v>1.99</v>
+        <f>E19*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="3">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G20" s="13">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>68</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>69</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>70</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D4" s="11">
         <v>0.2</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D5" s="11">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C7" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D10" s="11">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D11" s="11">
         <v>0.4</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D12" s="11">
         <v>0.04</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D14" s="11">
         <v>0.11</v>
       </c>
       <c r="E14" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D15" s="11">
         <v>2</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D16" s="11">
         <v>0.16</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D17" s="11">
         <v>0.04</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>92</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>93</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>94</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>95</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>96</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D3" t="s" s="14">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s" s="14">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner les paillettes - 20 min Abaisser les rognures de feuilletage en formant un rectangle de 25 cm de longueur, 12 cm de largeur sur 3 mm dépaisseur. Eliminer lexcédent de farine à laide dune brosse. Passer de la dorure sur toute la surface. Saupoudrer régulièrement de gruyère tamisé ou de parmesan. Appliquer délicatement le fromage avec le rouleau. Ramener lépaisseur à 2 mm. Raffermir labaisse quelques minutes au réfrigérateur. Détailler les lanières de 4 à 5 mm de largeur. Coucher les paillettes sur une plaque à pâtisserie humide. Cuire à four chaud (220 °C) pendant 4 à 5 min. Débarrasser les paillettes délicatement sur une grille à pâtisserie.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Dresser le consommé - 5 min  Dresser les paillettes sur un plat (ou sur une grande assiette) garni dun papier gaufré.  Verser le consommé brûlant dans les tasses préalablement chauf­fées. REMARQUE : Lorsquil est servi chaud, le consommé madrilène peut comporter une gar­niture de dés de tomates mondées et de dés de poivrons mondés et étuvés dans un peu de consommé. Servi froid (en gelée), la marmite de base doit être renforcée en éléments gélatineux (1 pied de veau par exemple). La marmite peut être ajoutée bouillante sur la clarification, mais il est nécessaire dans ce cas dutiliser de la glace, afin déviter la coagulation trop rapide des blancs dufs et de la viande.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"EP_CONS_JULI · CUI.ENC.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>EP_CONS_JULI · CUI.ENC.POTAGES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D3</f>
         <v>[MARQUER] Marquer la marmite en cuisson - 30 min Voir fiche précédente N° 1 «consommé de buf brunoise», mais en ajoutant des abattis et des carcasses de volaille.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B19</f>
         <v>Macreuse à braiser (1315 sans jumeau nerveux)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B14</f>
         <v>carottes râpées</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E14</f>
         <v>0.2</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B13</f>
         <v>oignons émincés</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E13</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B15</f>
         <v>poireau blanc 3 cm</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E15</f>
         <v>0.2</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B12</f>
         <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B18</f>
         <v>BOEUF vache (basse côte) semi-paré U.E. sous-vide</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E18</f>
         <v>0.2</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B11</f>
         <v>ail haché</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E11</f>
         <v>0.2</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D4</f>
         <v>[RÉALISER] Réaliser la clarification - 30 min Voir fiche précédente. Suivre la même progression mais en augmentant la quantité de céleri et de tomates.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B16</f>
         <v>tomates cubes</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E16</f>
         <v>0.4</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B7</f>
         <v>concentré de tomates</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E7</f>
         <v>0.04</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>"[ABAISSER] "&amp;Procedure!D5</f>
         <v>[ABAISSER] Confectionner les paillettes - 20 min Abaisser les rognures de feuilletage en formant un rectangle de 25 cm de longueur, 12 cm de largeur sur 3 mm dépaisseur. Eliminer lexcédent de farine à laide dune brosse. Passer de la dorure sur toute la surface. Saupoudrer régulièrement de gruyère tamisé ou de parmesan. Appliquer délicatement le fromage avec le rouleau. Ramener lépaisseur à 2 mm. Raffermir labaisse quelques minutes au réfrigérateur. Détailler les lanières de 4 à 5 mm de largeur. Coucher les paillettes sur une plaque à pâtisserie humide. Cuire à four chaud (220 °C) pendant 4 à 5 min. Débarrasser les paillettes délicatement sur une grille à pâtisserie.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.16</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Parmesan râpé (Parmigiano)</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.04</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dresser le consommé - 5 min  Dresser les paillettes sur un plat (ou sur une grande assiette) garni dun papier gaufré.  Verser le consommé brûlant dans les tasses préalablement chauf­fées. REMARQUE : Lorsquil est servi chaud, le consommé madrilène peut comporter une gar­niture de dés de tomates mondées et de dés de poivrons mondés et étuvés dans un peu de consommé. Servi froid (en gelée), la marmite de base doit être renforcée en éléments gélatineux (1 pied de veau par exemple). La marmite peut être ajoutée bouillante sur la clarification, mais il est nécessaire dans ce cas dutiliser de la glace, afin déviter la coagulation trop rapide des blancs dufs et de la viande.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B9</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E9</f>
         <v>1</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F9</f>
         <v>pc</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">