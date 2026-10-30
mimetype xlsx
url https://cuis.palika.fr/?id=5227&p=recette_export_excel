--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,272 +17,275 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Cygnes Chantilly</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>DE_CYGN_CHAN</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Desserts cuisine (CUI.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:09</t>
+    <t>30/10/2026 16:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>ALC-KIRSCH</t>
+  </si>
+  <si>
+    <t>Kirsch (fondue, forêt-noire)</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>00000008</t>
   </si>
   <si>
     <t>CHOCOLAT 811</t>
   </si>
   <si>
-    <t>Chocolat Mat. prem.</t>
+    <t>Chocolats de couverture</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>00000012</t>
+  </si>
+  <si>
+    <t>CACAO</t>
+  </si>
+  <si>
+    <t>Poudres et masses cacao</t>
+  </si>
+  <si>
+    <t>FAR-MAIS</t>
+  </si>
+  <si>
+    <t>Farine de maïs</t>
+  </si>
+  <si>
+    <t>Farines alternatives &amp; spéciales</t>
+  </si>
+  <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...20 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
-    <t>00000012</t>
-[...5 lines deleted...]
-    <t>Chocolats et cacao</t>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>FONDANT-BLANC</t>
+  </si>
+  <si>
+    <t>Fondant blanc pâtissier (glaçage)</t>
+  </si>
+  <si>
+    <t>Garnitures et crèmes prêtes</t>
   </si>
   <si>
     <t>00001883</t>
   </si>
   <si>
     <t>sucre semoule</t>
   </si>
   <si>
-    <t>Sucres</t>
-[...17 lines deleted...]
-    <t>Garnitures et crèmes prêtes</t>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Desserts cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ sucre semoule</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
@@ -530,50 +533,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -613,105 +619,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>4.2145832890909</v>
+        <v>4.2149082890909</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.2145832890909</v>
+        <v>4.2149082890909</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>4.2145832890909</v>
+        <v>4.2149082890909</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -769,1160 +778,1169 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.11106</f>
-        <v>0.248885</v>
+        <f>E7*0.0043</f>
+        <v>0.001075</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.125</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.125</v>
+        <v>0.02</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.489836</f>
-        <v>0.06123</v>
+        <f>E8*18</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.08</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.9514</f>
-        <v>0.316112</v>
+        <f>E9*3.11106</f>
+        <v>0.248885</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>6.181818</v>
+        <v>0.04</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>6.181818</v>
+        <v>0.04</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.2700000079</f>
-        <v>1.669091</v>
+        <f>E10*5.6396</f>
+        <v>0.225584</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*18</f>
-        <v>0.36</v>
+        <f>E11*1.2</f>
+        <v>0.072</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.25</v>
+        <v>0.125</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.25</v>
+        <v>0.125</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.003</f>
-        <v>0.00075</v>
+        <f>E12*0.489836</f>
+        <v>0.06123</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.005</v>
+        <v>0.08</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.005</v>
+        <v>0.08</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.186416</f>
-        <v>0.000932</v>
+        <f>E13*3.9514</f>
+        <v>0.316112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>0.04</v>
+        <v>6.181818</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.04</v>
+        <v>6.181818</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*5.6396</f>
-        <v>0.225584</v>
+        <f>E14*0.2700000079</f>
+        <v>1.669091</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>0.01</v>
+        <v>0.005</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.01</v>
+        <v>0.005</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*0.186416</f>
+        <v>0.000932</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
-        <v>0.06</v>
+        <v>0.3</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.06</v>
+        <v>0.3</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*1.2</f>
-        <v>0.072</v>
+        <f>E16*4.2</f>
+        <v>1.26</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>63</v>
+      <c r="A17" t="s" s="12">
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*4.2</f>
-        <v>1.26</v>
+        <f>E17*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G18" s="13">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D3" s="11">
         <v>0.25</v>
       </c>
       <c r="E3" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C4" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>0.005</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D5" s="11">
         <v>0.01</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D6" s="11">
         <v>0.08</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D7" s="11">
         <v>0.125</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D8" s="11">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D9" s="11">
         <v>0.22</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D10" s="11">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D11" s="11">
         <v>0.12</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D12" s="11">
         <v>2.182</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D13" s="11">
         <v>0.06</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D14" s="11">
         <v>0.3</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D15" s="11">
         <v>0.02</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" s="11">
         <v>0.04</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D17" s="11">
         <v>0.08</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D2" t="s" s="14">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Dresser ou coucher les choux ou les éclairs - 10 min Les coucher sur une plaque beurrée. Utiliser une poche munie dune douille ronde unie d1 cm à 1,2 cm de diamètre.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D5" t="s" s="14">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Réaliser la crème pâtissière - 20 min Mettre le lait à bouillir avec la demi-gousse de vanille. Clarifier les ufs. Blanchir les jaunes avec le sucre semoule. Ajouter la farine tamisée ou la poudre à crème, puis mélanger. Verser progressivement le lait bouillant sur le mélange en remuant à l'aide d'un petit fouet. Mettre l'appareil dans la russe et cuire la crème pâtissière pendant quelques minutes en remuant sans discontinuer. Retirer la gousse de vanille. Débarrasser la crème et la parfumer, soit avec quelques gouttes d'extrait de vanille et un peu de kirsch* pour les choux, soit avec 0,01 l ou 0,02 l d'extrait de café ou du cacao pour les éclairs. Beurrer en surface ou filmer, et refroidir rapidement la crème pâtissière parfumée.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D7" t="s" s="14">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"DE_CYGN_CHAN · CUI.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>DE_CYGN_CHAN · CUI.DESSERTS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D3</f>
         <v>[CONFECTIONNER] Confectionner la pâte à choux - 15 min (voir p. 505/509 ou fiche précédente)</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B12</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E7</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B15</f>
         <v>SEL</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E15</f>
         <v>0.005</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.12</f>
         <v>0.12</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>Fondant blanc pâtissier (glaçage)</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>0.3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>CHOCOLAT 811</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.08</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D4</f>
         <v>[DRESSER] Dresser ou coucher les choux ou les éclairs - 10 min Les coucher sur une plaque beurrée. Utiliser une poche munie dune douille ronde unie d1 cm à 1,2 cm de diamètre.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Marquer les choux ou les éclairs en cuisson - 5 min  Bien les dessécher en ouvrant le oura en fin de cuisson pour libé­rer la vapeur.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D6</f>
         <v>[RÉALISER] Réaliser la crème pâtissière - 20 min Mettre le lait à bouillir avec la demi-gousse de vanille. Clarifier les ufs. Blanchir les jaunes avec le sucre semoule. Ajouter la farine tamisée ou la poudre à crème, puis mélanger. Verser progressivement le lait bouillant sur le mélange en remuant à l'aide d'un petit fouet. Mettre l'appareil dans la russe et cuire la crème pâtissière pendant quelques minutes en remuant sans discontinuer. Retirer la gousse de vanille. Débarrasser la crème et la parfumer, soit avec quelques gouttes d'extrait de vanille et un peu de kirsch* pour les choux, soit avec 0,01 l ou 0,02 l d'extrait de café ou du cacao pour les éclairs. Beurrer en surface ou filmer, et refroidir rapidement la crème pâtissière parfumée.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B17</f>
         <v>sucre semoule</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E17</f>
         <v>0.01</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B13</f>
         <v>BEURRE</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E13</f>
         <v>0.08</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B12</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E12</f>
         <v>0.125</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B11</f>
         <v>Farine de maïs</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E11</f>
         <v>0.06</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B8</f>
         <v>Kirsch (fondue, forêt-noire)</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E8</f>
         <v>0.02</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B10</f>
         <v>CACAO</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E10</f>
         <v>0.04</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="17">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D7</f>
         <v>[FOURRER] Garnir les choux ou les éclairs - 15 min Percer les choux au-dessous ou sur le côté à l'aide de la pointe d'un couteau d'office.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>