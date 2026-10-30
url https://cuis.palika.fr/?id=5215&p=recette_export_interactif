--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,119 +3,128 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Pâte à choux (BPI cuisine)" sheetId="1" r:id="rId1"/>
+    <sheet name="PÂTE À CHOUX" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
-[...1 lines deleted...]
-    <t>Pâte à choux (BPI cuisine)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+  <si>
+    <t>PÂTE À CHOUX</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>référence : 2,85 kg</t>
-[...2 lines deleted...]
-    <t>Pâte à choux (BPI cuisine)  BPI-PAT-CHOUX</t>
+    <t>référence : 2,62 kg</t>
+  </si>
+  <si>
+    <t>PÂTE À CHOUX  GRO_CDR_B505</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    BEURRE</t>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
+    <t xml:space="preserve">    Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Tamiser la farine. Beurrer légèrement la plaque à pâtisserie.</t>
+    <t>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; tamiser la farine.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
+    <t>[INCORPORER] Œufs — Les incorporer un à un au début en travaillant énergiquement, puis deux par deux à mesure que la pâte les absorbe.</t>
+  </si>
+  <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -215,287 +224,470 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E18"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>2.85</v>
+        <v>2.62</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.350877193</f>
+        <f>B2*0.3816793893</f>
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.0070175439</f>
+        <f>B2*0.0076335878</f>
         <v>0.02</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.0175438596</f>
+        <f>B2*0.0190839695</f>
         <v>0.05</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.1403508772</f>
+        <f>B2*0.1526717557</f>
         <v>0.4</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.1754385965</f>
+        <f>B2*0.1908396947</f>
         <v>0.5</v>
       </c>
       <c r="D10" t="s">
         <v>3</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*5.6140350877</f>
+        <f>B2*6.106870229</f>
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12"/>
-[...1 lines deleted...]
-      <c r="D12"/>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*0.3816793893</f>
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>14</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
+      <c r="A13"/>
+      <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="B13" t="s" s="12">
-[...3 lines deleted...]
-      <c r="D13"/>
+      <c r="C13" s="10">
+        <f>B2*0.0076335878</f>
+        <v>0.02</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D14"/>
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.0076335878</f>
+        <v>0.02</v>
+      </c>
+      <c r="D14" t="s">
+        <v>3</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A15"/>
+      <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
-        <v>19</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="B16" t="s" s="12">
+        <v>17</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B17" t="inlineStr" s="12">
         <is>
-          <t>[DRESSER] Dresser ou coucher la pâte à choux — emplir une poche munie d'une douille ronde unie. Coucher sur plaque beurrée en quinconce avec suffisamment d'espace. Dorer en deux fois : une première fois à la dorure détendue, une seconde fois à l'œuf entier avant incision et enfournage. Cuire à 200-220°C.</t>
+          <t>[RÉUNIR] Détrempe — Réunir dans une sauteuse ou une russe adaptée l'eau, le sel, le sucre selon l'usage et le beurre coupé en très petites parcelles. Porter à ébullition : le beurre doit avoir fondu au moment où l'eau bout, sinon une partie de l'eau s'évapore et fausse les proportions.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="13">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.3816793893</f>
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.0076335878</f>
+        <v>0.02</v>
+      </c>
+      <c r="D19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.0190839695</f>
+        <v>0.05</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.1526717557</f>
+        <v>0.4</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B22" t="inlineStr" s="12">
+        <is>
+          <t>[INCORPORER] Panade — Hors du feu, verser la farine d'un seul coup pour éviter les grumeaux ; mélanger d'abord lentement à la spatule en exoglass, puis vigoureusement jusqu'à absorption complète. Remettre sur le feu et dessécher environ 30 s (moins en petite quantité) jusqu'à ce que la pâte ne colle plus ni à la sauteuse ni à la spatule : une fine pellicule se forme au fond. La débarrasser aussitôt dans une grande calotte ou la cuve du batteur, pour ne pas cuire les œufs contre la paroi chaude.</t>
+        </is>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.1908396947</f>
+        <v>0.5</v>
+      </c>
+      <c r="D23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B24" t="s" s="12">
         <v>21</v>
       </c>
-      <c r="B18"/>
-[...2 lines deleted...]
-      <c r="E18" t="s" s="8"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*6.106870229</f>
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B26" t="inlineStr" s="12">
+        <is>
+          <t>[DRESSER] À-point — À partir du quatorzième œuf, contrôler la consistance ; finir avec les deux ou trois derniers battus à la fourchette, par demi-œuf, jusqu'à ce que la pâte prélevée au bout de la spatule retombe souplement en formant un crochet. Trop molle, elle s'étale au four ; trop ferme, elle gonfle en boursouflures irrégulières.</t>
+        </is>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B27" t="inlineStr" s="12">
+        <is>
+          <t>Utilisation — Corner les bords de la calotte et employer la pâte aussitôt. Beurrer légèrement les plaques, coucher les pièces en quinconce bien espacées et les dorer avec l'œuf battu détendu d'un peu de lait, sans laisser couler la dorure sur les côtés ni sur la plaque.</t>
+        </is>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.3816793893</f>
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.0076335878</f>
+        <v>0.02</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="10">
+        <f>B2*0.0076335878</f>
+        <v>0.02</v>
+      </c>
+      <c r="D30" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="13">
+        <v>24</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B13:D13"/>
-[...1 lines deleted...]
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Pâte à choux (BPI cuisine)</dc:title>
+  <dc:title>PÂTE À CHOUX</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>