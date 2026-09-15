--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -64,174 +64,174 @@
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>2,85 lt</t>
+    <t>2,85 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:04</t>
+    <t>15/09/2026 16:15</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Quantité obtenue</t>
+  </si>
+  <si>
+    <t>Matière première</t>
+  </si>
+  <si>
+    <t>Base (×1, modifiable)</t>
+  </si>
+  <si>
+    <t>Quantité</t>
+  </si>
+  <si>
+    <t>Unité</t>
+  </si>
+  <si>
+    <t>Coût</t>
+  </si>
+  <si>
+    <t>00000048</t>
+  </si>
+  <si>
+    <t>BEURRE</t>
+  </si>
+  <si>
+    <t>Produits frais</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Produits laitiers</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Quantité obtenue</t>
-[...49 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 2,85 lt)</t>
+    <t>Quantité (pour 2,85 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâte à choux</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EAU</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
@@ -632,51 +632,51 @@
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>2.85</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>2.85</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
-        <v>lt</v>
+        <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
@@ -687,176 +687,176 @@
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.4</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
         <f>E7*3.9514</f>
         <v>1.58056</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>16</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>16</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0.27</f>
         <v>4.32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.003</f>
         <v>0.003</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.56</f>
         <v>0.28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.35</f>
         <v>0.007</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.05</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.82</f>
         <v>0.041</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="3">
         <v>52</v>
       </c>
       <c r="G13" s="13">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
@@ -910,194 +910,194 @@
       </c>
       <c r="D2" s="11">
         <v>2.85</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="11">
         <v>0.02</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="11">
         <v>0.05</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="11">
         <v>0.4</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" s="11">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="11">
         <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
       <c r="C9" t="s">
         <v>57</v>
       </c>
       <c r="D9" s="11">
         <v>0.88</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="11">
         <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1211,51 +1211,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"BPI-PAT-CHOUX · PAT.PATES.CHOUX · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-PAT-CHOUX · PAT.PATES.CHOUX · référence : 2,85 lt · multiplicateur réglable sur la feuille </v>
+        <v>BPI-PAT-CHOUX · PAT.PATES.CHOUX · référence : 2,85 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
         <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>82</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>