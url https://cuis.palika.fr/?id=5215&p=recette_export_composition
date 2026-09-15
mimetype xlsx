--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -20,84 +20,84 @@
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 2,85 lt)</t>
+    <t>Quantité (pour 2,85 kg)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâte à choux (BPI cuisine)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Pâte à choux</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ EAU</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Pâte à choux</t>
-[...7 lines deleted...]
-  <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
-  </si>
-[...1 lines deleted...]
-    <t>kg</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t>Produits frais</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
@@ -237,171 +237,171 @@
       </c>
       <c r="D2" s="3">
         <v>2.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="3">
         <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3">
         <v>0.02</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
         <v>0.05</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>0.4</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="3">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="3">
         <v>0.88</v>
       </c>
       <c r="E9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>