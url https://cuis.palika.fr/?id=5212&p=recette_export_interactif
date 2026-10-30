--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,110 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Crème Chantilly (BPI cuisine)" sheetId="1" r:id="rId1"/>
+    <sheet name="CRÈME CHANTILLY" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
-[...1 lines deleted...]
-    <t>Crème Chantilly (BPI cuisine)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+  <si>
+    <t>CRÈME CHANTILLY</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>référence : 1,15 kg</t>
+  </si>
+  <si>
+    <t>CRÈME CHANTILLY  GRO_CDR_B541</t>
+  </si>
+  <si>
+    <t>Ingrédients</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>référence : 2,4 lt</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">    Lait entier UHT 3,5% MG brique 1L</t>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -206,275 +197,278 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>2.4</v>
+        <v>1.15</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.4166666667</f>
+        <f>B2*0.8695652174</f>
         <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.0625</f>
+        <f>B2*0.1304347826</f>
         <v>0.15</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.0625</f>
-        <v>0.15</v>
+        <f>B2*0.0043478261</f>
+        <v>0.005</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="s">
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="11">
         <v>11</v>
       </c>
-      <c r="C9" s="10">
-[...19 lines deleted...]
-      </c>
+      <c r="B10" t="inlineStr" s="12">
+        <is>
+          <t>[METTRE EN PLACE] Mise en place — Peser et mesurer ; garder la crème plusieurs heures au froid. Refroidir la calotte quelques minutes au congélateur, ou prévoir de monter sur glace pilée.</t>
+        </is>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11"/>
-[...1 lines deleted...]
-      <c r="D11"/>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.8695652174</f>
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Utiliser de la crème très froide maintenue en enceinte réfrigérée depuis plusieurs heures. Réfrigérer la calotte en la plaçant quelques minutes au congélateur.</t>
+          <t>[VERSER] Préparer — Verser la crème dans une grande calotte ou un bassin inox posé dans une calotte plus grande garnie de glace pilée. Ajouter la vanille, et le sucre semoule s'il est choisi : il doit fondre avant le montage, qu'il retarde. Avec une crème épaisse, faire d'abord fondre le sucre dans un peu de lait.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D13"/>
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.1304347826</f>
+        <v>0.15</v>
+      </c>
+      <c r="D13" t="s">
+        <v>3</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D14"/>
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.0043478261</f>
+        <v>0.005</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
-          <t>[MONTER] Monter la crème Chantilly — battre régulièrement à l'aide d'un fouet souple en penchant légèrement la calotte pour soulever et aérer l'intégralité de la crème. Fouetter doucement au début puis accélérer. Arrêter dès que la crème atteint une consistance suffisante pour tenir dans le fouet — elle doit avoir doublé de volume, sa couleur est brillante.</t>
+          <t>[INCORPORER] Monter — Fouetter au fouet souple bien pommé, calotte penchée pour soulever et aérer toute la masse ; doucement au début pour ne pas projeter, puis plus vite à mesure qu'elle épaissit (batteur ou turbine à Chantilly possibles). S'arrêter dès qu'elle tient dans les branches du fouet : volume au moins doublé, encore brillante et lisse.</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[TERMINER] Serrer et terminer la crème — incorporer le sucre glace tamisé sans fouetter, tourner énergiquement. Corner les bords de la calotte. Utiliser immédiatement ou réserver en enceinte réfrigérée.</t>
+          <t>[MONTER] Serrer — Avec le sucre glace, l'incorporer tamisé sans fouetter puis tourner vivement au fouet. Ne pas aller plus loin : la crème devient mate, jaunâtre, grumeleuse et tourne en beurre, surtout une crème double. Corner, filmer et utiliser aussitôt ou réserver à +3 °C maximum.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="13">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Crème Chantilly (BPI cuisine)</dc:title>
+  <dc:title>CRÈME CHANTILLY</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>