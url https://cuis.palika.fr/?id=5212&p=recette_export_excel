--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,287 +17,257 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Crème Chantilly (BPI cuisine)</t>
+    <t>CRÈME CHANTILLY</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-PAT-CHANTIL</t>
+    <t>GRO_CDR_B541</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Crèmes montées (Chantilly, diplomat) (PAT.CREAMS.MONTEES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>2,4 lt</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,15 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:13</t>
+    <t>30/10/2026 20:43</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Quantité obtenue</t>
+  </si>
+  <si>
+    <t>Matière première</t>
+  </si>
+  <si>
+    <t>Base (×1, modifiable)</t>
+  </si>
+  <si>
+    <t>Quantité</t>
+  </si>
+  <si>
+    <t>Unité</t>
+  </si>
+  <si>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EXTRAIT-VANILLE</t>
+  </si>
+  <si>
+    <t>Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Quantité obtenue</t>
-[...32 lines deleted...]
-    <t>Crème double 45% MG</t>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>CRE-FRAICHE-LI</t>
-[...17 lines deleted...]
-    <t>Sucre glace tamisé</t>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 2,4 lt)</t>
+    <t>Quantité (pour 1,15 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Crèmes montées (Chantilly, diplomat)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
+    <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>VERSER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
-    <t>Ajouter le sucre semoule avant le montage afin qu'il puisse se dissoudre, ou ajouter le sucre glace tamisé après le foisonnement, juste avant la fin du montage.</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTER</t>
   </si>
   <si>
-    <t>TERMINER</t>
-[...5 lines deleted...]
-    <t>Crème Chantilly (BPI cuisine)  BPI-PAT-CHANTIL</t>
+    <t>Fiche technique — CRÈME CHANTILLY</t>
+  </si>
+  <si>
+    <t>CRÈME CHANTILLY  GRO_CDR_B541</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -404,50 +374,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -487,766 +460,707 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>7.0675</v>
+        <v>3.133</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.9447916666667</v>
+        <v>2.724347826087</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>7.0675</v>
+        <v>3.133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>2.4</v>
+        <v>1.15</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>2.4</v>
+        <v>1.15</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
-        <v>lt</v>
+        <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.15</v>
+        <v>0.005</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.15</v>
+        <v>0.005</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.7</f>
-        <v>0.405</v>
+        <f>E7*32</f>
+        <v>0.16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*4.2</f>
-        <v>4.2</v>
+        <f>E8*2.85</f>
+        <v>2.85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*2.2</f>
-        <v>2.2</v>
+        <f>E9*0.82</f>
+        <v>0.123</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
-[...2 lines deleted...]
-      <c r="B10" t="s">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10" t="s" s="3">
         <v>42</v>
       </c>
-      <c r="C10" t="s">
-[...52 lines deleted...]
-        <f>SUM(G7:G11)</f>
+      <c r="G10" s="12">
+        <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D2" s="11">
-        <v>2.4</v>
+        <v>1.15</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D4" s="11">
         <v>0.15</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D5" s="11">
-        <v>0.15</v>
+        <v>0.005</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
-[...39 lines deleted...]
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
-          <t>Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Utiliser de la crème très froide maintenue en enceinte réfrigérée depuis plusieurs heures. Réfrigérer la calotte en la plaçant quelques minutes au congélateur.</t>
+          <t>Mise en place — Peser et mesurer ; garder la crème plusieurs heures au froid. Refroidir la calotte quelques minutes au congélateur, ou prévoir de monter sur glace pilée.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
-          <t>Verser la crème fleurette ou crème liquide réfrigérée dans une grande calotte. Placer la calotte dans une autre plus grande contenant de la glace pilée. Ajouter l'extrait de vanille liquide.</t>
+          <t>Préparer — Verser la crème dans une grande calotte ou un bassin inox posé dans une calotte plus grande garnie de glace pilée. Ajouter la vanille, et le sucre semoule s'il est choisi : il doit fondre avant le montage, qu'il retarde. Avec une crème épaisse, faire d'abord fondre le sucre dans un peu de lait.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>61</v>
+      </c>
+      <c r="D4" t="inlineStr" s="13">
+        <is>
+          <t>Monter — Fouetter au fouet souple bien pommé, calotte penchée pour soulever et aérer toute la masse ; doucement au début pour ne pas projeter, puis plus vite à mesure qu'elle épaissit (batteur ou turbine à Chantilly possibles). S'arrêter dès qu'elle tient dans les branches du fouet : volume au moins doublé, encore brillante et lisse.</t>
+        </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
-          <t>Monter la crème Chantilly — battre régulièrement à l'aide d'un fouet souple en penchant légèrement la calotte pour soulever et aérer l'intégralité de la crème. Fouetter doucement au début puis accélérer. Arrêter dès que la crème atteint une consistance suffisante pour tenir dans le fouet — elle doit avoir doublé de volume, sa couleur est brillante.</t>
+          <t>Serrer — Avec le sucre glace, l'incorporer tamisé sans fouetter puis tourner vivement au fouet. Ne pas aller plus loin : la crème devient mate, jaunâtre, grumeleuse et tourne en beurre, surtout une crème double. Corner, filmer et utiliser aussitôt ou réserver à +3 °C maximum.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
-    </row>
-[...16 lines deleted...]
-      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
-        <f>"BPI-PAT-CHANTIL · PAT.CREAMS.MONTEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-PAT-CHANTIL · PAT.CREAMS.MONTEES · référence : 2,4 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B541 · PAT.CREAMS.MONTEES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B541 · PAT.CREAMS.MONTEES · référence : 1,15 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Utiliser de la crème très froide maintenue en enceinte réfrigérée depuis plusieurs heures. Réfrigérer la calotte en la plaçant quelques minutes au congélateur.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer ; garder la crème plusieurs heures au froid. Refroidir la calotte quelques minutes au congélateur, ou prévoir de monter sur glace pilée.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D6"/>
+      <c r="A6"/>
+      <c r="B6" t="str">
+        <f>Besoins!B8</f>
+        <v>Crème liquide entière 35% MG UHT</v>
+      </c>
+      <c r="C6" s="11">
+        <f>Besoins!E8</f>
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="B7" t="str" s="13">
-        <f>"[INCORPORER] "&amp;Procedure!D4</f>
-        <v>[INCORPORER] Ajouter le sucre semoule avant le montage afin qu'il puisse se dissoudre, ou ajouter le sucre glace tamisé après le foisonnement, juste avant la fin du montage.</v>
+        <f>"[VERSER] "&amp;Procedure!D3</f>
+        <v>[VERSER] Préparer — Verser la crème dans une grande calotte ou un bassin inox posé dans une calotte plus grande garnie de glace pilée. Ajouter la vanille, et le sucre semoule s'il est choisi : il doit fondre avant le montage, qu'il retarde. Avec une crème épaisse, faire d'abord fondre le sucre dans un peu de lait.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B9</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E9</f>
+        <v>0.15</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B7</f>
+        <v>Extrait de vanille alcoolisé</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E7</f>
+        <v>0.005</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="10">
-      <c r="A10"/>
-      <c r="B10"/>
+      <c r="A10" t="s" s="16">
+        <v>67</v>
+      </c>
+      <c r="B10" t="str" s="13">
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Monter — Fouetter au fouet souple bien pommé, calotte penchée pour soulever et aérer toute la masse ; doucement au début pour ne pas projeter, puis plus vite à mesure qu'elle épaissit (batteur ou turbine à Chantilly possibles). S'arrêter dès qu'elle tient dans les branches du fouet : volume au moins doublé, encore brillante et lisse.</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11"/>
+      <c r="A11" t="s" s="16">
+        <v>68</v>
+      </c>
+      <c r="B11" t="str" s="13">
+        <f>"[MONTER] "&amp;Procedure!D5</f>
+        <v>[MONTER] Serrer — Avec le sucre glace, l'incorporer tamisé sans fouetter puis tourner vivement au fouet. Ne pas aller plus loin : la crème devient mate, jaunâtre, grumeleuse et tourne en beurre, surtout une crème double. Corner, filmer et utiliser aussitôt ou réserver à +3 °C maximum.</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B8:D8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Crème Chantilly (BPI cuisine)</dc:title>
+  <dc:title>CRÈME CHANTILLY</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>