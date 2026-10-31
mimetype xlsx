--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -17,215 +17,260 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Bouquet garni</t>
+    <t>BOUQUET GARNI</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>BPI-CUI-BGT-GRN</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base cuisine (CUI.PREP)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
-    <t>brouillon</t>
+    <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:15</t>
+    <t>31/10/2026 04:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>TRIER</t>
   </si>
   <si>
-    <t>Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>FOURRER</t>
   </si>
   <si>
-    <t>LIER</t>
-[...5 lines deleted...]
-    <t>Bouquet garni  BPI-CUI-BGT-GRN</t>
+    <t>Fiche technique — BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t>BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>4.</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -332,50 +377,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -415,106 +463,109 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>0</v>
+        <v>0.1083</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0</v>
+        <v>0.1083</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>0</v>
+        <v>0.1083</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G7"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -571,354 +622,534 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7"/>
-[...4 lines deleted...]
-      <c r="F7" t="s" s="3">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="G7" s="12">
+      <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="9">
+        <v>0.001</v>
+      </c>
+      <c r="E7" s="11">
+        <f>D7*$B$2</f>
+        <v>0.001</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*9.8</f>
+        <v>0.0098</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="9">
+        <v>0.001</v>
+      </c>
+      <c r="E8" s="11">
+        <f>D8*$B$2</f>
+        <v>0.001</v>
+      </c>
+      <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="4">
+        <f>E8*8.5</f>
+        <v>0.0085</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="E9" s="11">
+        <f>D9*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="4">
+        <f>E9*0.45</f>
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10" t="s" s="3">
+        <v>42</v>
+      </c>
+      <c r="G10" s="12">
+        <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F2"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>44</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>61</v>
+      </c>
+      <c r="D2" t="s" s="13">
+        <v>62</v>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>61</v>
+      </c>
+      <c r="D3" t="inlineStr" s="13">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
-          <t>Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</t>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
-    </row>
-[...16 lines deleted...]
-      <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"BPI-CUI-BGT-GRN · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>BPI-CUI-BGT-GRN · CUI.PREP · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[TRIER] "&amp;Procedure!D2</f>
-        <v>[TRIER] Trier et laver soigneusement les tiges de persil, les branches de céleri et les feuilles de poireau. Ne pas utiliser des tiges ayant séjourné trop longtemps dans l'eau (risque de fermentation).</v>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[TRIER] "&amp;Procedure!D3</f>
-        <v>[TRIER] Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</v>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[FOURRER] "&amp;Procedure!D4</f>
-        <v>[FOURRER] Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</v>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B8</f>
+        <v>Thym séché</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E8</f>
+        <v>0.001</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
+      <c r="A10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B7</f>
+        <v>Laurier sauce feuilles</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E7</f>
+        <v>0.001</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="17">
         <v>22</v>
       </c>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B8:D8"/>
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Bouquet garni</dc:title>
+  <dc:title>BOUQUET GARNI</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>