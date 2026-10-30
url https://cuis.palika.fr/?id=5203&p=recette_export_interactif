--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,95 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Farce à gratin" sheetId="1" r:id="rId1"/>
+    <sheet name="FARCE À GRATIN" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
-[...1 lines deleted...]
-    <t>Farce à gratin</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+  <si>
+    <t>FARCE À GRATIN</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>référence : 1 kg</t>
   </si>
   <si>
-    <t>Farce à gratin  BPI-CUI-FARCE-GR</t>
+    <t>FARCE À GRATIN  GRO_CDR_B330</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    mousse de foies de volaille 100% volaille terrine</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Poitrine fumée n°1</t>
+    <t xml:space="preserve">    Foie de volaille cru surgelé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PORC (bardière) avec couenne France</t>
   </si>
   <si>
     <t xml:space="preserve">    ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
     <t>1.</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
@@ -200,51 +206,54 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E15"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
@@ -318,129 +327,211 @@
       <c r="C8" s="10">
         <f>B2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D10" t="s">
+        <v>3</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A11"/>
+      <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>13</v>
       </c>
-      <c r="B12" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B12" t="s" s="12">
+        <v>14</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B13" t="inlineStr" s="12">
         <is>
-          <t>[INCORPORER] Ajouter les échalotes ciselées, les faire suer sans coloration. Ajouter un fragment de feuille de laurier pulvérisé et un peu de fleur de thym. Flamber avec le Cognac.</t>
+          <t>[ÉTUVER] Préparer — Ciseler finement les échalotes ; tailler le lard gras en dés de 5 mm ; contrôler les foies, en retirer toute partie verdâtre, puis escaloper les lobes.</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B14" t="inlineStr" s="12">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.6</f>
+        <v>0.6</v>
+      </c>
+      <c r="D14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.3</f>
+        <v>0.3</v>
+      </c>
+      <c r="D15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
         <is>
-          <t>[MIXER] Mixer la farce ou la passer au tamis à l'aide d'un pilon. Débarrasser dans une calotte et travailler à la spatule en exoglass afin de bien la lisser. Vérifier l'assaisonnement. Réserver recouverte d'un papier sulfurisé, ou utiliser immédiatement.</t>
+          <t>[INCORPORER] Saisir — Fondre le lard en sauteuse. Assaisonner les foies et les raidir à feu vif dans cette graisse, en les gardant saignants. Ajouter les échalotes et les suer sans coloration, puis un peu de laurier pulvérisé et de fleur de thym. Flamber au cognac.</t>
         </is>
       </c>
-      <c r="C14"/>
-[...10 lines deleted...]
-      <c r="E15" t="s" s="8"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B20" t="inlineStr" s="12">
+        <is>
+          <t>[MIXER] Mixer ou passer au tamis au pilon, débarrasser en calotte et lisser à la spatule en exoglass. Rectifier ; utiliser aussitôt ou réserver sous papier sulfurisé.</t>
+        </is>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="13">
+        <v>18</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B14:D14"/>
-    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Farce à gratin</dc:title>
+  <dc:title>FARCE À GRATIN</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>