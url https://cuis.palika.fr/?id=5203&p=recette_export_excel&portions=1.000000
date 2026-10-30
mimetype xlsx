--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,257 +17,275 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Farce à gratin</t>
+    <t>FARCE À GRATIN</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-CUI-FARCE-GR</t>
+    <t>GRO_CDR_B330</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base cuisine (CUI.PREP)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:56</t>
+    <t>30/10/2026 15:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>ALC-COGNAC</t>
   </si>
   <si>
     <t>Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>RNM100732</t>
-[...14 lines deleted...]
-    <t>pc</t>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>RNM0440123</t>
   </si>
   <si>
     <t>ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>FOIE-VOL-CRU</t>
+  </si>
+  <si>
+    <t>Foie de volaille cru surgelé</t>
+  </si>
+  <si>
+    <t>Volailles et lapins surgelés</t>
+  </si>
+  <si>
+    <t>RNM0010154</t>
+  </si>
+  <si>
+    <t>PORC (bardière) avec couenne France</t>
+  </si>
+  <si>
+    <t>Porc frais</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ mousse de foies de volaille 100% volaille terrine</t>
+    <t xml:space="preserve">    ↳ Foie de volaille cru surgelé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Poitrine fumée n°1</t>
+    <t xml:space="preserve">    ↳ PORC (bardière) avec couenne France</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cognac VS (flambé, sauce)</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>INCORPORER</t>
   </si>
   <si>
     <t>MIXER</t>
   </si>
   <si>
-    <t>Fiche technique — Farce à gratin</t>
-[...2 lines deleted...]
-    <t>Farce à gratin  BPI-CUI-FARCE-GR</t>
+    <t>Mixer ou passer au tamis au pilon, débarrasser en calotte et lisser à la spatule en exoglass. Rectifier ; utiliser aussitôt ou réserver sous papier sulfurisé.</t>
+  </si>
+  <si>
+    <t>Fiche technique — FARCE À GRATIN</t>
+  </si>
+  <si>
+    <t>FARCE À GRATIN  GRO_CDR_B330</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
@@ -342,97 +360,97 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -472,106 +490,109 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>6.137</v>
+        <v>10.6975</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>6.137</v>
+        <v>10.6975</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>6.137</v>
+        <v>10.6975</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -663,502 +684,629 @@
         <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*28</f>
         <v>2.8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.3</v>
+        <v>0.001</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.3</v>
+        <v>0.001</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*10.69</f>
-        <v>3.207</v>
+        <f>E8*12.5</f>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*1.3</f>
+        <v>0.13</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.3</f>
-        <v>0.13</v>
+        <f>E10*12.5</f>
+        <v>7.5</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...4 lines deleted...]
-      <c r="F11" t="s" s="3">
+      <c r="A11" t="s">
         <v>45</v>
       </c>
-      <c r="G11" s="13">
-        <f>SUM(G7:G10)</f>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>0.3</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*0.85</f>
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" t="s" s="3">
+        <v>48</v>
+      </c>
+      <c r="G12" s="12">
+        <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D3" s="11">
         <v>0.6</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D4" s="11">
         <v>0.3</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      <c r="E2" t="s" s="14"/>
+        <v>67</v>
+      </c>
+      <c r="D2" t="s" s="13">
+        <v>68</v>
+      </c>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="14">
+        <v>69</v>
+      </c>
+      <c r="D3" t="inlineStr" s="13">
         <is>
-          <t>Faire fondre le lard gras dans une sauteuse. Assaisonner les foies. Les faire sauter vivement et rapidement dans la graisse de fonte du lard gras — ils doivent rester saignants.</t>
+          <t>Préparer — Ciseler finement les échalotes ; tailler le lard gras en dés de 5 mm ; contrôler les foies, en retirer toute partie verdâtre, puis escaloper les lobes.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="14">
+        <v>70</v>
+      </c>
+      <c r="D4" t="inlineStr" s="13">
         <is>
-          <t>Ajouter les échalotes ciselées, les faire suer sans coloration. Ajouter un fragment de feuille de laurier pulvérisé et un peu de fleur de thym. Flamber avec le Cognac.</t>
+          <t>Saisir — Fondre le lard en sauteuse. Assaisonner les foies et les raidir à feu vif dans cette graisse, en les gardant saignants. Ajouter les échalotes et les suer sans coloration, puis un peu de laurier pulvérisé et de fleur de thym. Flamber au cognac.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+        <v>71</v>
+      </c>
+      <c r="D5" t="s" s="13">
+        <v>72</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>BPI-CUI-FARCE-GR · CUI.PREP · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDR_B330 · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B330 · CUI.PREP · référence : 1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>68</v>
+      <c r="A4" t="s" s="15">
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>75</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées. Vérifier soigneusement les foies, supprimer toutes les parties verdâtres. Escaloper les lobes. Éplucher, laver et ciseler finement les échalotes. Découper le lard gras en petits dés de 5 mm.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>76</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D3</f>
-        <v>[ÉTUVER] Faire fondre le lard gras dans une sauteuse. Assaisonner les foies. Les faire sauter vivement et rapidement dans la graisse de fonte du lard gras — ils doivent rester saignants.</v>
+        <v>[ÉTUVER] Préparer — Ciseler finement les échalotes ; tailler le lard gras en dés de 5 mm ; contrôler les foies, en retirer toute partie verdâtre, puis escaloper les lobes.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B10</f>
+        <v>Foie de volaille cru surgelé</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E10</f>
+        <v>0.6</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B11</f>
+        <v>PORC (bardière) avec couenne France</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E11</f>
+        <v>0.3</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B9</f>
+        <v>ÉCHALOTE France cat.I</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E9</f>
+        <v>0.1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="18">
-[...2 lines deleted...]
-      <c r="B10"/>
+      <c r="A10" t="s" s="16">
+        <v>77</v>
+      </c>
+      <c r="B10" t="str" s="13">
+        <f>"[INCORPORER] "&amp;Procedure!D4</f>
+        <v>[INCORPORER] Saisir — Fondre le lard en sauteuse. Assaisonner les foies et les raidir à feu vif dans cette graisse, en les gardant saignants. Ajouter les échalotes et les suer sans coloration, puis un peu de laurier pulvérisé et de fleur de thym. Flamber au cognac.</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B7</f>
+        <v>Cognac VS (flambé, sauce)</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E7</f>
+        <v>0.1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B8</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C12" s="11">
+        <f>Besoins!E8</f>
+        <v>0.001</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="16">
+        <v>78</v>
+      </c>
+      <c r="B13" t="str" s="13">
+        <f>"[MIXER] "&amp;Procedure!D5</f>
+        <v>[MIXER] Mixer ou passer au tamis au pilon, débarrasser en calotte et lisser à la spatule en exoglass. Rectifier ; utiliser aussitôt ou réserver sous papier sulfurisé.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Farce à gratin</dc:title>
+  <dc:title>FARCE À GRATIN</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>