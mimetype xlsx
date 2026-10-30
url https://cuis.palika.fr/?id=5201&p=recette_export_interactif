--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,101 +3,113 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Farce mousseline de poisson" sheetId="1" r:id="rId1"/>
+    <sheet name="FARCE MOUSSELINE DE POISSON" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
-[...1 lines deleted...]
-    <t>Farce mousseline de poisson</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+  <si>
+    <t>FARCE MOUSSELINE DE POISSON</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>référence : 1,25 kg</t>
-[...2 lines deleted...]
-    <t>Farce mousseline de poisson  BPI-CUI-MOUSS-PO</t>
+    <t>référence : 2,1 kg</t>
+  </si>
+  <si>
+    <t>FARCE MOUSSELINE DE POISSON  GRO_CDR_B327</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Filets calibrés de colin lieu</t>
+    <t xml:space="preserve">    MERLAN brillant (filet) levé à la main de chalut 200-300g France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BLANC D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Crème double 45% MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>[ASSAISONNER] Assaisonner les morceaux. Les mixer jusqu'à ce qu'ils forment une masse compacte, ferme et élastique. Ajouter les blancs d'œufs en fin de mixage.</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t>[CORNER] Corner et couvrir la calotte d'un film en plastique alimentaire. Réserver la farce sur glace en enceinte réfrigérée.</t>
+    <t>[CORNER] Rectifier l'assaisonnement, corner la calotte, filmer et garder sur glace jusqu'à l'emploi.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -197,215 +209,346 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E13"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>1.25</v>
+        <v>2.1</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>1.25</v>
+        <f>B2*0.4761904762</f>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7"/>
-[...1 lines deleted...]
-      <c r="D7"/>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*1.4285714286</f>
+        <v>3</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.4761904762</f>
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>3</v>
+      </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0085714286</f>
+        <v>0.018</v>
+      </c>
+      <c r="D9" t="s">
+        <v>3</v>
+      </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D10"/>
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.0014285714</f>
+        <v>0.003</v>
+      </c>
+      <c r="D10" t="s">
+        <v>3</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A11"/>
+      <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>13</v>
       </c>
-      <c r="B12" t="s" s="12">
-        <v>14</v>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[METTRE EN PLACE] Mise en place — Peser et mesurer les denrées. Mettre les éléments du hachoir ou la cuve du mixeur au grand froid (enceinte réfrigérée ou chambre négative).</t>
+        </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B13"/>
+      <c r="A13" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[ASSAISONNER] Préparer la chair — Contrôler les filets, retirer les arêtes oubliées et dénerver. La couper en petits morceaux et la laisser se raffermir quelques minutes au froid.</t>
+        </is>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.4761904762</f>
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>[PASSER] Hacher — Assaisonner les morceaux (sel, poivre blanc ou Cayenne), les hacher très fin au mixeur ou deux fois au hachoir, grille fine ; ajouter les blancs en fin de hachage. Pour plus de finesse, passer ensuite au tamis fin au pilon.</t>
+        </is>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*1.4285714286</f>
+        <v>3</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.0085714286</f>
+        <v>0.018</v>
+      </c>
+      <c r="D17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.0014285714</f>
+        <v>0.003</v>
+      </c>
+      <c r="D18" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
+        <is>
+          <t>[INCORPORER] Monter à la crème — Débarrasser la chair dans une calotte posée sur une autre remplie de glace. La travailler à la spatule en exoglass jusqu'à ce qu'elle soit compacte, ferme et élastique, puis incorporer la crème très froide par petites quantités. S'arrêter dès que la farce perd son corps et son élasticité.</t>
+        </is>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.4761904762</f>
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B21" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B8:D8"/>
-[...2 lines deleted...]
-    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Farce mousseline de poisson</dc:title>
+  <dc:title>FARCE MOUSSELINE DE POISSON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>