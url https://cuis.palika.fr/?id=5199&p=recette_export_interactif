--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,104 +3,119 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Appareil à pommes Duchesse" sheetId="1" r:id="rId1"/>
+    <sheet name="APPAREIL À POMMES DUCHESSE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
-[...1 lines deleted...]
-    <t>Appareil à pommes Duchesse</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+  <si>
+    <t>APPAREIL À POMMES DUCHESSE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>référence : 1,1 kg</t>
-[...2 lines deleted...]
-    <t>Appareil à pommes Duchesse  BPI-CUI-DUCHESSE</t>
+    <t>référence : 0,95 kg</t>
+  </si>
+  <si>
+    <t>APPAREIL À POMMES DUCHESSE  GRO_CDR_B322</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Noix de muscade entière</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
+    <t>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Éplucher et laver les pommes de terre. Les détailler en gros quartiers (si elles sont petites et de forme régulière, les laisser entières).</t>
+    <t>[ÉPLUCHER] Éplucher et laver les pommes de terre, les tailler en gros quartiers réguliers (les petites restent entières).</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -200,229 +215,358 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E14"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>1.1</v>
+        <v>0.95</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.9090909091</f>
+        <f>B2*1.0526315789</f>
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.0909090909</f>
+        <f>B2*0.1052631579</f>
         <v>0.1</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8"/>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*6.3157894737</f>
+        <v>6</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0010526316</f>
+        <v>0.001</v>
+      </c>
+      <c r="D9" t="s">
+        <v>3</v>
+      </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B10" t="s" s="12">
+      <c r="A10"/>
+      <c r="B10" t="s">
         <v>12</v>
       </c>
-      <c r="C10"/>
-      <c r="D10"/>
+      <c r="C10" s="10">
+        <f>B2*0.0010526316</f>
+        <v>0.001</v>
+      </c>
+      <c r="D10" t="s">
+        <v>3</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A11"/>
+      <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
+        <v>13</v>
+      </c>
+      <c r="B12" t="s" s="12">
         <v>14</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>15</v>
       </c>
-      <c r="B13" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B13" t="s" s="12">
+        <v>16</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="13">
-[...4 lines deleted...]
-      <c r="D14"/>
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*1.0526315789</f>
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>3</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
+    <row r="15">
+      <c r="A15" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>[PLACER] Cuire à l'anglaise — Dans une russe, couvrir d'eau froide de 2 à 3 cm, saler au gros sel, porter à ébullition puis cuire 20 à 25 min à petits bouillons et à couvert, en écumant au besoin.</t>
+        </is>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B16" t="inlineStr" s="12">
+        <is>
+          <t>[ÉGOUTTER] Dessécher et passer — Contrôler la cuisson à la pointe du couteau, égoutter, sécher les pommes de terre à l'entrée du four, puis les passer aussitôt, encore brûlantes, au tamis (pilon bien droit, sans tourner) ou au moulin à légumes.</t>
+        </is>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
+        <is>
+          <t>[DESSÉCHER] Lier — Remettre la pulpe dans la russe et la dessécher sur le feu à la spatule en exoglass. Incorporer le beurre en morceaux, puis, hors du feu, les jaunes en remuant aussitôt. Remettre quelques instants sur le feu en remuant vivement pour achever la liaison. Assaisonner : sel, poivre, muscade.</t>
+        </is>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.1052631579</f>
+        <v>0.1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*6.3157894737</f>
+        <v>6</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.0010526316</f>
+        <v>0.001</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.0010526316</f>
+        <v>0.001</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B22" t="inlineStr" s="12">
+        <is>
+          <t>Débarrasser en couche mince sur une plaque inox légèrement farinée ou huilée, lisser à la spatule ou à la corne farinée et couvrir d'un papier sulfurisé ou d'un film pour éviter la croûte. Utiliser avant refroidissement complet.</t>
+        </is>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="13">
+        <v>21</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B9:D9"/>
-[...1 lines deleted...]
-    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à pommes Duchesse</dc:title>
+  <dc:title>APPAREIL À POMMES DUCHESSE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>