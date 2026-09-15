--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,116 +17,116 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Fondue de tomates</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>BPI-CUI-FONDUE-T</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base cuisine (CUI.PREP)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
+    <t>1,177 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:40</t>
+    <t>15/09/2026 16:52</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -157,81 +157,78 @@
   <si>
     <t>HER-THYM</t>
   </si>
   <si>
     <t>Thym séché</t>
   </si>
   <si>
     <t>00002241</t>
   </si>
   <si>
     <t>tomates cubes</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>pc</t>
-[...1 lines deleted...]
-  <si>
     <t>RNM57233228</t>
   </si>
   <si>
     <t>OIGNON blanc frais U.E. cat.I botte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 1,177 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ tomates cubes</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON blanc frais U.E. cat.I botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
@@ -519,51 +516,51 @@
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>0.36762</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.36762</v>
+        <v>0.31233644859813</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>0.36762</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
@@ -610,66 +607,66 @@
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>1.177</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>1.177</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
@@ -784,546 +781,546 @@
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="9">
         <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="9">
         <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*1.5</f>
         <v>0.15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
         <v>49</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D13" s="9">
         <v>0.005</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.005</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.35</f>
         <v>0.00175</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G14" s="13">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>52</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>53</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>54</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D2" s="11">
+        <v>1.177</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D4" s="11">
         <v>0.1</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D5" s="11">
         <v>0.001</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D6" s="11">
         <v>0.001</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D7" s="11">
         <v>0.05</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D8" s="11">
         <v>0.005</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D9" s="11">
         <v>0.02</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>66</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>67</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>68</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>69</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>70</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Éplucher, laver et ciseler finement les oignons ou les échalotes. Éplucher et laver les gousses d'ail, ôter les germes. Confectionner le bouquet garni avec une dominante en thym. Laver, monder, épépiner, presser et concasser les tomates.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Faire suer les oignons ou les échalotes avec le beurre ou l'huile. Ajouter les tomates concassées, les gousses d'ail entières et le bouquet garni. Assaisonner, ajouter une petite prise de sucre si les tomates sont trop acides. Selon la maturité, ajouter un peu de concentré de tomates.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Couvrir la sauteuse avec un papier sulfurisé. Cuire la fondue de tomates jusqu'à l'évaporation complète de l'eau de végétation. Remuer fréquemment à l'aide d'une spatule en exoglass, surtout en fin de cuisson.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Vérifier l'à-point du dessèchement et l'assaisonnement. Retirer les gousses d'ail et le bouquet garni. Débarrasser la fondue de tomates dans un petit récipient en acier inoxydable et la recouvrir d'un papier sulfurisé.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"BPI-CUI-FONDUE-T · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-CUI-FONDUE-T · CUI.PREP · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <v>BPI-CUI-FONDUE-T · CUI.PREP · référence : 1,177 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Éplucher, laver et ciseler finement les oignons ou les échalotes. Éplucher et laver les gousses d'ail, ôter les germes. Confectionner le bouquet garni avec une dominante en thym. Laver, monder, épépiner, presser et concasser les tomates.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[SUER] "&amp;Procedure!D4</f>
         <v>[SUER] Faire suer les oignons ou les échalotes avec le beurre ou l'huile. Ajouter les tomates concassées, les gousses d'ail entières et le bouquet garni. Assaisonner, ajouter une petite prise de sucre si les tomates sont trop acides. Selon la maturité, ajouter un peu de concentré de tomates.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[COUVRIR] "&amp;Procedure!D5</f>
         <v>[COUVRIR] Couvrir la sauteuse avec un papier sulfurisé. Cuire la fondue de tomates jusqu'à l'évaporation complète de l'eau de végétation. Remuer fréquemment à l'aide d'une spatule en exoglass, surtout en fin de cuisson.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[VÉRIFIER] "&amp;Procedure!D6</f>
         <v>[VÉRIFIER] Vérifier l'à-point du dessèchement et l'assaisonnement. Retirer les gousses d'ail et le bouquet garni. Débarrasser la fondue de tomates dans un petit récipient en acier inoxydable et la recouvrir d'un papier sulfurisé.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="9">