--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,116 +3,113 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Duxelles sèche" sheetId="1" r:id="rId1"/>
+    <sheet name="DUXELLES SÈCHE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
-[...1 lines deleted...]
-    <t>Duxelles sèche</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+  <si>
+    <t>DUXELLES SÈCHE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>référence : 1,27 kg</t>
-[...2 lines deleted...]
-    <t>Duxelles sèche  BPI-CUI-DUXELLES</t>
+    <t>référence : 0,65 kg</t>
+  </si>
+  <si>
+    <t>DUXELLES SÈCHE  GRO_CDR_B316</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ÉCHALOTE France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer et contrôler les denrées.</t>
+    <t>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>[SUER] Faire suer au beurre les échalotes et les oignons ciselés. Ajouter les champignons hachés et pressés. Saler, poivrer.</t>
-[...1 lines deleted...]
-  <si>
     <t>4.</t>
   </si>
   <si>
-    <t>5.</t>
-[...2 lines deleted...]
-    <t>[DÉBARRASSER] Débarrasser la duxelles dans une calotte en acier inoxydable et la recouvrir d'un papier sulfurisé beurré.</t>
+    <t>[CUIRE] Débarrasser dans une calotte inox et couvrir d'un papier sulfurisé beurré.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -212,269 +209,358 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E17"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.7874015748</f>
+        <f>B2*1.5384615385</f>
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.0787401575</f>
+        <f>B2*0.1538461538</f>
         <v>0.1</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.0590551181</f>
+        <f>B2*0.1153846154</f>
         <v>0.075</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.0590551181</f>
+        <f>B2*0.1153846154</f>
         <v>0.075</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.0157480315</f>
+        <f>B2*0.0307692308</f>
         <v>0.02</v>
       </c>
       <c r="D10" t="s">
         <v>3</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11"/>
-[...1 lines deleted...]
-      <c r="D11"/>
+      <c r="B11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.0015384615</f>
+        <v>0.001</v>
+      </c>
+      <c r="D11" t="s">
+        <v>3</v>
+      </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A12"/>
+      <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
+        <v>13</v>
+      </c>
+      <c r="B13" t="s" s="12">
         <v>14</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>15</v>
       </c>
-      <c r="B14" t="s" s="12">
-        <v>16</v>
+      <c r="B14" t="inlineStr" s="12">
+        <is>
+          <t>[ÉPLUCHER] Préparer les légumes — Ciseler finement oignons et échalotes ; laver, équeuter, sécher et hacher le persil. Éplucher, laver et émincer les champignons au dernier moment, les hacher finement et vite (le mixeur convient bien), puis les tordre dans une étamine pour en exprimer le plus d'eau possible.</t>
+        </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*1.5384615385</f>
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.1153846154</f>
+        <v>0.075</v>
+      </c>
+      <c r="D16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.1153846154</f>
+        <v>0.075</v>
+      </c>
+      <c r="D17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.0307692308</f>
+        <v>0.02</v>
+      </c>
+      <c r="D18" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
+        <is>
+          <t>[SUER] Cuire — Faire suer au beurre oignons et échalotes sans coloration, ajouter les champignons pressés, saler et poivrer. Cuire à feu vif jusqu'à ce que l'eau soit entièrement évaporée, en remuant souvent à la spatule en exoglass, surtout vers la fin. Ajouter le persil haché.</t>
+        </is>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.1538461538</f>
+        <v>0.1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.0015384615</f>
+        <v>0.001</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
         <v>17</v>
       </c>
-      <c r="B15" t="inlineStr" s="12">
-[...9 lines deleted...]
-      <c r="A16" t="s" s="11">
+      <c r="B22" t="s" s="12">
         <v>18</v>
       </c>
-      <c r="B16" t="s" s="12">
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="13">
         <v>19</v>
       </c>
-      <c r="C16"/>
-[...10 lines deleted...]
-      <c r="E17" t="s" s="8"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B15:D15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Duxelles sèche</dc:title>
+  <dc:title>DUXELLES SÈCHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>