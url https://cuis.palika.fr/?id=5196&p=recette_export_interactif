--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,107 +3,122 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Appareil à bavarois aux fruits " sheetId="1" r:id="rId1"/>
+    <sheet name="APPAREIL À BAVAROIS AUX FRAISES" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
-[...1 lines deleted...]
-    <t>Appareil à bavarois aux fruits (BPI cuisine)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+  <si>
+    <t>APPAREIL À BAVAROIS AUX FRAISES</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>référence : 2,6 kg</t>
+  </si>
+  <si>
+    <t>APPAREIL À BAVAROIS AUX FRAISES  GRO_CDR_B567</t>
+  </si>
+  <si>
+    <t>Ingrédients</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FRAISE standard France cat.I barq.500g</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CITRON Espagne cat.I 4(58-67mm)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>référence : 2,15 lt</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">    Cacao en poudre sucré (chocolat chaud)</t>
+    <t xml:space="preserve">    GELATINE EN FEUILLES (P) (conv.)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
+    <t>[METTRE EN PLACE] Mise en place — Peser et mesurer ; tremper la gélatine dans l'eau froide.</t>
+  </si>
+  <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>[MOULER] Crème fouettée — Monter la crème fleurette sans trop la serrer : onctueuse, lisse et homogène.</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -203,261 +218,400 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E16"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>2.15</v>
+        <v>2.6</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.4651162791</f>
-        <v>1</v>
+        <f>B2*0.4230769231</f>
+        <v>1.1</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.1162790698</f>
-        <v>0.25</v>
+        <f>B2*0.0576923077</f>
+        <v>0.15</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.3720930233</f>
-        <v>0.8</v>
+        <f>B2*0.0961538462</f>
+        <v>0.25</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0384615385</f>
+        <v>0.1</v>
+      </c>
+      <c r="D9" t="s">
         <v>11</v>
-      </c>
-[...5 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.023255814</f>
-        <v>0.05</v>
+        <f>B2*5.3846153846</f>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11"/>
-[...1 lines deleted...]
-      <c r="D11"/>
+      <c r="B11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.3076923077</f>
+        <v>0.8</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D12"/>
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*0.1538461538</f>
+        <v>0.4</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A13"/>
+      <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>15</v>
       </c>
-      <c r="B14" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B14" t="s" s="12">
+        <v>16</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B15" t="inlineStr" s="12">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*5.3846153846</f>
+        <v>14</v>
+      </c>
+      <c r="D15" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[MOULER] Couler immédiatement dans les moules ou cercles. Réserver au réfrigérateur minimum 4 heures. Démouler délicatement. Servir avec un coulis du même fruit.</t>
+          <t>[REFROIDIR] Sirop — Porter le sucre et l'eau à ébullition dans une petite russe (sirop à 1,2624, soit 30° Baumé). Y fondre la gélatine bien égouttée, passer au chinois étamine et laisser refroidir en vannant régulièrement.</t>
         </is>
       </c>
-      <c r="C15"/>
-[...7 lines deleted...]
-      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.0961538462</f>
+        <v>0.25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.0384615385</f>
+        <v>0.1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
+        <is>
+          <t>[MONTER] Fruits — Laver soigneusement les fraises en les changeant de calotte à la main, les équeuter et les éponger. Les mixer, passer la pulpe au chinois dans une grande calotte, ajouter le jus de citron selon l'acidité, et garder la pulpe sur glace ou au froid. Tailler à part les fruits réservés pour garnir.</t>
+        </is>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.4230769231</f>
+        <v>1.1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.0576923077</f>
+        <v>0.15</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.1538461538</f>
+        <v>0.4</v>
+      </c>
+      <c r="D22" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B23" t="s" s="12">
+        <v>20</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="10">
+        <f>B2*0.3076923077</f>
+        <v>0.8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
+        <is>
+          <t>Assemblage — Mêler le sirop froid à la pulpe ; dès que le mélange épaissit, incorporer très délicatement la crème fouettée et les fruits réservés, avec au besoin un très léger coup de fouet. Mouler aussitôt, sans attendre la prise complète, et réserver à +3 °C, 24 h au plus.</t>
+        </is>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="13">
+        <v>22</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="7">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B15:D15"/>
-    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à bavarois aux fruits </dc:title>
+  <dc:title>APPAREIL À BAVAROIS AUX FRAISES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>