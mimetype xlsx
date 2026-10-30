--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,287 +17,317 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Appareil à bavarois aux fruits (BPI cuisine)</t>
+    <t>APPAREIL À BAVAROIS AUX FRAISES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-PAT-BAVAR-FR</t>
+    <t>GRO_CDR_B567</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Appareils divers (PAT.CREAMS.APPAREILS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>2,15 lt</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>2,6 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:36</t>
+    <t>30/10/2026 15:37</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Quantité obtenue</t>
+  </si>
+  <si>
+    <t>Matière première</t>
+  </si>
+  <si>
+    <t>Base (×1, modifiable)</t>
+  </si>
+  <si>
+    <t>Quantité</t>
+  </si>
+  <si>
+    <t>Unité</t>
+  </si>
+  <si>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Quantité obtenue</t>
-[...41 lines deleted...]
-    <t>Crème fraîche liquide 15% MG allégée</t>
+    <t>00000274</t>
+  </si>
+  <si>
+    <t>GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>LAIT-ENT-UHT</t>
-[...11 lines deleted...]
-    <t>Sucre glace tamisé</t>
+    <t>RNM3770123</t>
+  </si>
+  <si>
+    <t>CITRON Espagne cat.I 4(58-67mm)</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM24990123</t>
+  </si>
+  <si>
+    <t>FRAISE standard France cat.I barq.500g</t>
+  </si>
+  <si>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 2,15 lt)</t>
+    <t>Quantité (pour 2,6 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Appareils divers</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
+    <t xml:space="preserve">    ↳ FRAISE standard France cat.I barq.500g</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    ↳ Cacao en poudre sucré (chocolat chaud)</t>
+    <t xml:space="preserve">    ↳ CITRON Espagne cat.I 4(58-67mm)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ GELATINE EN FEUILLES (P)</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer ; tremper la gélatine dans l'eau froide.</t>
+  </si>
+  <si>
     <t>REFROIDIR</t>
   </si>
   <si>
     <t>MONTER</t>
   </si>
   <si>
     <t>MOULER</t>
   </si>
   <si>
-    <t>Couler immédiatement dans les moules ou cercles. Réserver au réfrigérateur minimum 4 heures. Démouler délicatement. Servir avec un coulis du même fruit.</t>
+    <t>Crème fouettée — Monter la crème fleurette sans trop la serrer : onctueuse, lisse et homogène.</t>
   </si>
   <si>
     <t>240 min (repos)</t>
   </si>
   <si>
-    <t>Fiche technique — Appareil à bavarois aux fruits (BPI cuisine)</t>
-[...2 lines deleted...]
-    <t>Appareil à bavarois aux fruits (BPI cuisine)  BPI-PAT-BAVAR-FR</t>
+    <t>Fiche technique — APPAREIL À BAVAROIS AUX FRAISES</t>
+  </si>
+  <si>
+    <t>APPAREIL À BAVAROIS AUX FRAISES  GRO_CDR_B567</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
+    <t xml:space="preserve">    GELATINE EN FEUILLES (P) (conv.)</t>
+  </si>
+  <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    FRAISE standard France cat.I barq.500g</t>
+  </si>
+  <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -360,94 +390,100 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -487,738 +523,962 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.8125</v>
+        <v>17.456076</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.7732558139535</v>
+        <v>6.7138753846154</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.8125</v>
+        <v>17.456076</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>2.15</v>
+        <v>2.6</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>2.15</v>
+        <v>2.6</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
-        <v>lt</v>
+        <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*5.5</f>
-        <v>0.275</v>
+        <f>E7*0.0043</f>
+        <v>0.00043</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.25</v>
+        <v>0.028</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.25</v>
+        <v>0.028</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*2.7</f>
-        <v>0.675</v>
+        <f>E8*16.0945</f>
+        <v>0.450646</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.8</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*2.2</f>
-        <v>1.76</v>
+        <f>E9*2.85</f>
+        <v>2.28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.05</f>
-        <v>1.05</v>
+        <f>E10*1.8</f>
+        <v>0.27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D11" s="9">
-        <v>0.05</v>
+        <v>1.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.05</v>
+        <v>1.5</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.05</f>
-        <v>0.0525</v>
+        <f>E11*9.5</f>
+        <v>14.25</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...4 lines deleted...]
-      <c r="F12" t="s" s="3">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="G12" s="12">
-        <f>SUM(G7:G11)</f>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*0.82</f>
+        <v>0.205</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="3">
+        <v>50</v>
+      </c>
+      <c r="G13" s="13">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D2" s="11">
-        <v>2.15</v>
+        <v>2.6</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D3" s="11">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D4" s="11">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
         <v>58</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="11">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D6" s="11">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D7" s="11">
-        <v>0.05</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.028</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="E9" t="s">
         <v>35</v>
       </c>
-      <c r="F7" t="s">
-        <v>34</v>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      <c r="E2" t="s" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="D2" t="s" s="14">
+        <v>74</v>
+      </c>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="13">
+        <v>75</v>
+      </c>
+      <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Refroidir le coulis gélifié en bain de glace en remuant jusqu'à ce qu'il commence à épaissir et à prendre la consistance d'un sirop épais (ne pas laisser figer complètement).</t>
+          <t>Sirop — Porter le sucre et l'eau à ébullition dans une petite russe (sirop à 1,2624, soit 30° Baumé). Y fondre la gélatine bien égouttée, passer au chinois étamine et laisser refroidir en vannant régulièrement.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="13"/>
+      <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>76</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Monter la crème fleurette très froide en chantilly souple. Incorporer délicatement la chantilly au coulis gélifié refroidi en soulevant à la maryse jusqu'à mélange homogène.</t>
+          <t>Fruits — Laver soigneusement les fraises en les changeant de calotte à la main, les équeuter et les éponger. Les mixer, passer la pulpe au chinois dans une grande calotte, ajouter le jus de citron selon l'acidité, et garder la pulpe sur glace ou au froid. Tailler à part les fruits réservés pour garnir.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="E5" t="s" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="D5" t="s" s="14">
+        <v>78</v>
+      </c>
+      <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>72</v>
-      </c>
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="inlineStr" s="14">
+        <is>
+          <t>Assemblage — Mêler le sirop froid à la pulpe ; dès que le mélange épaissit, incorporer très délicatement la crème fouettée et les fruits réservés, avec au besoin un très léger coup de fouet. Mouler aussitôt, sans attendre la prise complète, et réserver à +3 °C, 24 h au plus.</t>
+        </is>
+      </c>
+      <c r="E6" t="s" s="14"/>
+      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
-[...1 lines deleted...]
-        <v>BPI-PAT-BAVAR-FR · PAT.CREAMS.APPAREILS · référence : 2,15 lt · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="15">
+        <f>"GRO_CDR_B567 · PAT.CREAMS.APPAREILS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B567 · PAT.CREAMS.APPAREILS · référence : 2,6 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>74</v>
+      <c r="A4" t="s" s="16">
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>82</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
-        <v>[METTRE EN PLACE] Mettre en place le poste de travail. Ramollir la gélatine dans l'eau froide. Réaliser un coulis de fruits : mixer les fruits, passer au chinois, sucrer selon acidité des fruits. Chauffer légèrement une partie du coulis et y dissoudre la gélatine essorée. Mélanger avec le reste du coulis froid.</v>
+        <v>[METTRE EN PLACE] Mise en place — Peser et mesurer ; tremper la gélatine dans l'eau froide.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="11">
+        <f>'Besoins'!$B$2*14</f>
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="17">
+        <v>84</v>
+      </c>
+      <c r="B7" t="str" s="14">
         <f>"[REFROIDIR] "&amp;Procedure!D3</f>
-        <v>[REFROIDIR] Refroidir le coulis gélifié en bain de glace en remuant jusqu'à ce qu'il commence à épaissir et à prendre la consistance d'un sirop épais (ne pas laisser figer complètement).</v>
-[...10 lines deleted...]
-        <v>[MONTER] Monter la crème fleurette très froide en chantilly souple. Incorporer délicatement la chantilly au coulis gélifié refroidi en soulevant à la maryse jusqu'à mélange homogène.</v>
+        <v>[REFROIDIR] Sirop — Porter le sucre et l'eau à ébullition dans une petite russe (sirop à 1,2624, soit 30° Baumé). Y fondre la gélatine bien égouttée, passer au chinois étamine et laisser refroidir en vannant régulièrement.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B12</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E12</f>
+        <v>0.25</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E7</f>
+        <v>0.1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>85</v>
+      </c>
+      <c r="B10" t="str" s="14">
+        <f>"[MONTER] "&amp;Procedure!D4</f>
+        <v>[MONTER] Fruits — Laver soigneusement les fraises en les changeant de calotte à la main, les équeuter et les éponger. Les mixer, passer la pulpe au chinois dans une grande calotte, ajouter le jus de citron selon l'acidité, et garder la pulpe sur glace ou au froid. Tailler à part les fruits réservés pour garnir.</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="11">
+        <f>'Besoins'!$B$2*1.1</f>
+        <v>1.1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B10</f>
+        <v>CITRON Espagne cat.I 4(58-67mm)</v>
+      </c>
+      <c r="C12" s="11">
+        <f>Besoins!E10</f>
+        <v>0.15</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="11">
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>87</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[MOULER] "&amp;Procedure!D5</f>
+        <v>[MOULER] Crème fouettée — Monter la crème fleurette sans trop la serrer : onctueuse, lisse et homogène.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B9</f>
+        <v>Crème liquide entière 35% MG UHT</v>
+      </c>
+      <c r="C15" s="11">
+        <f>Besoins!E9</f>
+        <v>0.8</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F9</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>88</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Assemblage — Mêler le sirop froid à la pulpe ; dès que le mélange épaissit, incorporer très délicatement la crème fouettée et les fruits réservés, avec au besoin un très léger coup de fouet. Mouler aussitôt, sans attendre la prise complète, et réserver à +3 °C, 24 h au plus.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B8:D8"/>
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à bavarois aux fruits </dc:title>
+  <dc:title>APPAREIL À BAVAROIS AUX FRAISES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>