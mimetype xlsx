--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,113 +3,125 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Appareil à bavarois vanille (BP" sheetId="1" r:id="rId1"/>
+    <sheet name="APPAREIL À BAVAROIS AUX ŒUFS" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
-[...1 lines deleted...]
-    <t>Appareil à bavarois vanille (BPI cuisine)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+  <si>
+    <t>APPAREIL À BAVAROIS AUX ŒUFS</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>référence : 2,35 kg</t>
+  </si>
+  <si>
+    <t>APPAREIL À BAVAROIS AUX ŒUFS  GRO_CDR_B565</t>
+  </si>
+  <si>
+    <t>Ingrédients</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>référence : 2,268 lt</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    LAIT</t>
+    <t xml:space="preserve">    VANILLE (baton)</t>
+  </si>
+  <si>
+    <t>pc</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
   <si>
-    <t>pc</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
-    <t>kg</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    GELATINE EN FEUILLES</t>
+    <t xml:space="preserve">    GELATINE EN FEUILLES (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
+    <t xml:space="preserve">    Sucre glace tamisé</t>
+  </si>
+  <si>
     <t>1.</t>
   </si>
   <si>
+    <t>[METTRE EN PLACE] Mise en place — Peser et mesurer ; tremper la gélatine dans l'eau froide.</t>
+  </si>
+  <si>
     <t>2.</t>
   </si>
   <si>
+    <t>[REFROIDIR] Crème anglaise — La cuire à la nappe comme la crème anglaise (GRO_CDR_B544) avec ces proportions.</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -209,275 +221,400 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E17"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>2.268</v>
+        <v>2.35</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.4409171076</f>
+        <f>B2*0.4255319149</f>
         <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*3.9682539683</f>
-        <v>9</v>
+        <f>B2*0.4255319149</f>
+        <v>1</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*3.829787234</f>
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
         <v>10</v>
-      </c>
-[...5 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.4409171076</f>
-        <v>1</v>
+        <f>B2*0.1170212766</f>
+        <v>0.275</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.0097001764</f>
-        <v>0.022</v>
+        <f>B2*4.6808510638</f>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.3527336861</f>
+        <f>B2*0.3404255319</f>
         <v>0.8</v>
       </c>
       <c r="D11" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12"/>
-[...1 lines deleted...]
-      <c r="D12"/>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*0.0212765957</f>
+        <v>0.05</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A13"/>
+      <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>16</v>
       </c>
-      <c r="B14" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B14" t="s" s="12">
+        <v>17</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D15"/>
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*4.6808510638</f>
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
         <v>18</v>
       </c>
-      <c r="B16" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B16" t="s" s="12">
+        <v>19</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="13">
-[...4 lines deleted...]
-      <c r="D17"/>
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.4255319149</f>
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" t="s" s="8"/>
     </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.4255319149</f>
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*3.829787234</f>
+        <v>9</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.1170212766</f>
+        <v>0.275</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B21" t="inlineStr" s="12">
+        <is>
+          <t>[MONTER] Collage — Égoutter soigneusement la gélatine, l'incorporer à la crème chaude et passer au chinois étamine. Parfumer franchement (café, cacao, caramel avant refroidissement ; alcool ou liqueur après), puis refroidir vite en vannant régulièrement.</t>
+        </is>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B22" t="inlineStr" s="12">
+        <is>
+          <t>[CHEMISER] Crème fouettée — Quand la crème collée est presque froide, monter la crème fleurette, épaisse mais encore lisse, en la serrant au besoin d'un peu de sucre glace.</t>
+        </is>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.3404255319</f>
+        <v>0.8</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="10">
+        <f>B2*0.0212765957</f>
+        <v>0.05</v>
+      </c>
+      <c r="D24" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
+        <is>
+          <t>Assemblage — Dès que la crème anglaise froide commence tout juste à prendre, y incorporer très délicatement la crème fouettée ; un léger coup de fouet si besoin. Mouler aussitôt, avant gélification complète, et réserver à +3 °C, 24 h au plus.</t>
+        </is>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="13">
+        <v>23</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="7">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à bavarois vanille (BP</dc:title>
+  <dc:title>APPAREIL À BAVAROIS AUX ŒUFS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>