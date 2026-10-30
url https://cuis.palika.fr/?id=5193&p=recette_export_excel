--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,284 +17,323 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>Appareil à crème caramel (BPI cuisine)</t>
+    <t>APPAREIL À CRÈME CARAMEL</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>BPI-PAT-CARAMEL</t>
+    <t>GRO_CDR_B562</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Appareils divers (PAT.CREAMS.APPAREILS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
-    <t>La Cuisine de Référence (BPI.CDR)</t>
+    <t>La Cuisine de Référence (BPI.CDR2002)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1,53 lt</t>
-[...5 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>1,65 kg</t>
+  </si>
+  <si>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 15:22</t>
+    <t>30/10/2026 15:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Quantité obtenue</t>
+  </si>
+  <si>
+    <t>Matière première</t>
+  </si>
+  <si>
+    <t>Base (×1, modifiable)</t>
+  </si>
+  <si>
+    <t>Quantité</t>
+  </si>
+  <si>
+    <t>Unité</t>
+  </si>
+  <si>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Quantité obtenue</t>
-[...16 lines deleted...]
-  <si>
     <t>00000014</t>
   </si>
   <si>
     <t>VANILLE (baton)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
+  </si>
+  <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...5 lines deleted...]
-    <t>LAIT</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
-    <t>kg</t>
+    <t>SUC-MORCEAU</t>
+  </si>
+  <si>
+    <t>Sucre en morceaux no2</t>
+  </si>
+  <si>
+    <t>Sucres complémentaires et sirops</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1,53 lt)</t>
+    <t>Quantité (pour 1,65 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Appareils divers</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>matiere</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
+    <t xml:space="preserve">    ↳ Sucre en morceaux no2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
+    <t>Mise en place — Peser et mesurer toutes les denrées ; préparer les moules et la plaque à bain-marie garnie d'une feuille de papier.</t>
+  </si>
+  <si>
     <t>RÉALISER</t>
   </si>
   <si>
+    <t>Caramel — Cuire le sucre et l'eau jusqu'au caramel blond et en chemiser aussitôt le fond des moules.</t>
+  </si>
+  <si>
     <t>CARAMÉLISER</t>
   </si>
   <si>
+    <t>Lait — Porter le lait à ébullition dans une russe ou une sauteuse avec la gousse fendue en long, et laisser infuser quelques minutes.</t>
+  </si>
+  <si>
     <t>40 min (cuisson)</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir complètement avant démoulage. Démouler en passant la lame d'un couteau sur le pourtour du moule. Servir froid.</t>
-[...5 lines deleted...]
-    <t>Appareil à crème caramel (BPI cuisine)  BPI-PAT-CARAMEL</t>
+    <t>Fiche technique — APPAREIL À CRÈME CARAMEL</t>
+  </si>
+  <si>
+    <t>APPAREIL À CRÈME CARAMEL  GRO_CDR_B562</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -404,50 +443,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -487,733 +529,949 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>2.9741684210526</v>
+        <v>3.6344834210526</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.9439009287926</v>
+        <v>2.2027172248804</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>2.9741684210526</v>
+        <v>3.6344834210526</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1.53</v>
+        <v>1.65</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1.53</v>
+        <v>1.65</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
-        <v>lt</v>
+        <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.5902684211</f>
-        <v>0.590268</v>
+        <f>E7*0.0043</f>
+        <v>0.000215</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.27</f>
-        <v>1.62</v>
+        <f>E8*0.5902684211</f>
+        <v>0.590268</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>39</v>
+      <c r="A9" t="s">
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.5999</f>
-        <v>0.5999</v>
+        <f>E9*1.05</f>
+        <v>1.05</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
-        <v>41</v>
+      <c r="A10" t="s" s="12">
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.2</v>
+        <v>6</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
+        <v>6</v>
+      </c>
+      <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*0.27</f>
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="9">
         <v>0.2</v>
       </c>
-      <c r="F10" t="s">
-[...3 lines deleted...]
-        <f>E10*0.82</f>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*0.82</f>
         <v>0.164</v>
       </c>
     </row>
-    <row r="11">
-[...9 lines deleted...]
-        <f>SUM(G7:G10)</f>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>0.15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*1.4</f>
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="G13" s="13">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D2" s="11">
-        <v>1.53</v>
+        <v>1.65</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D3" s="11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D4" s="11">
-        <v>0.33</v>
+        <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D5" s="11">
         <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" t="s">
         <v>57</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="11">
-        <v>1</v>
+        <v>0.33</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D7" s="11">
-        <v>0.2</v>
+        <v>6</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D8" s="11">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="E10" t="s">
         <v>35</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F10" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-        </is>
+        <v>75</v>
+      </c>
+      <c r="D2" t="s" s="14">
+        <v>76</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-        </is>
+        <v>77</v>
+      </c>
+      <c r="D3" t="s" s="14">
+        <v>78</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="D4" t="s" s="14">
+        <v>80</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>82</v>
+      </c>
+      <c r="D5" t="inlineStr" s="14">
+        <is>
+          <t>Appareil — Blanchir les œufs entiers avec le sucre dans une calotte inox, sans jamais laisser le sucre sur les jaunes sans mélanger. Verser le lait bouillant peu à peu en remuant au fouet, sans fouetter.</t>
+        </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="inlineStr" s="14">
+        <is>
+          <t>Finition — Passer aussitôt au chinois étamine et écumer soigneusement ; s'il reste de la mousse, la cueillir avec une feuille de papier absorbant posée à la surface. Garnir les moules caramélisés et cuire tout de suite au bain-marie, sans ébullition.</t>
+        </is>
+      </c>
+      <c r="E6" t="s" s="14"/>
+      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:D17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"BPI-PAT-CARAMEL · PAT.CREAMS.APPAREILS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-PAT-CARAMEL · PAT.CREAMS.APPAREILS · référence : 1,53 lt · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDR_B562 · PAT.CREAMS.APPAREILS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDR_B562 · PAT.CREAMS.APPAREILS · référence : 1,65 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D2</f>
-        <v>[ÉTUVER] Réaliser le caramel — faire fondre le sucre à sec ou avec un peu d'eau dans une casserole à fond épais jusqu'à obtenir un caramel brun ambré. Verser immédiatement dans les moules en les tournant pour en chemiser le fond et les parois. Laisser figer.</v>
+        <v>[ÉTUVER] Mise en place — Peser et mesurer toutes les denrées ; préparer les moules et la plaque à bain-marie garnie d'une feuille de papier.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D3</f>
-        <v>[RÉALISER] Réaliser l'appareil à crème prise — chauffer le lait avec la vanille. Blanchir les œufs entiers et les jaunes avec le sucre sans faire mousser. Verser le lait chaud sur le mélange en remuant doucement. Passer au chinois étamine.</v>
+        <v>[RÉALISER] Caramel — Cuire le sucre et l'eau jusqu'au caramel blond et en chemiser aussitôt le fond des moules.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="14">
+      <c r="A7"/>
+      <c r="B7" t="str">
+        <f>Besoins!B12</f>
+        <v>Sucre en morceaux no2</v>
+      </c>
+      <c r="C7" s="11">
+        <f>Besoins!E12</f>
+        <v>0.15</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E7</f>
+        <v>0.05</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="17">
+        <v>87</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[CARAMÉLISER] "&amp;Procedure!D4</f>
-        <v>[CARAMÉLISER] Remplir les moules caramélisés avec l'appareil. Cuire au bain-marie au four à 160 °C pendant 35 à 45 min selon la taille des moules. La crème est cuite lorsqu'elle est ferme au toucher et légèrement tremblotante au centre.</v>
-[...17 lines deleted...]
-      <c r="B9"/>
+        <v>[CARAMÉLISER] Lait — Porter le lait à ébullition dans une russe ou une sauteuse avec la gousse fendue en long, et laisser infuser quelques minutes.</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="18">
+      <c r="A10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B9</f>
+        <v>Lait entier UHT 3,5% MG brique 1L</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E9</f>
+        <v>1</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F9</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B8</f>
+        <v>VANILLE (baton)</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E8</f>
+        <v>1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F8</f>
+        <v>pc</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="17">
+        <v>88</v>
+      </c>
+      <c r="B12" t="str" s="14">
+        <f>"[REFROIDIR] "&amp;Procedure!D5</f>
+        <v>[REFROIDIR] Appareil — Blanchir les œufs entiers avec le sucre dans une calotte inox, sans jamais laisser le sucre sur les jaunes sans mélanger. Verser le lait bouillant peu à peu en remuant au fouet, sans fouetter.</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" s="11">
+        <f>'Besoins'!$B$2*6</f>
+        <v>6</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="str">
+        <f>Besoins!B11</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C14" s="11">
+        <f>Besoins!E11</f>
+        <v>0.2</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>90</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Finition — Passer aussitôt au chinois étamine et écumer soigneusement ; s'il reste de la mousse, la cueillir avec une feuille de papier absorbant posée à la surface. Garnir les moules caramélisés et cuire tout de suite au bain-marie, sans ébullition.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="18">
         <v>22</v>
       </c>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à crème caramel (BPI c</dc:title>
+  <dc:title>APPAREIL À CRÈME CARAMEL</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>