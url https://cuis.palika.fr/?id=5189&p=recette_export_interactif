--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3,104 +3,113 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Appareil à génoise (BPI cuisine" sheetId="1" r:id="rId1"/>
+    <sheet name="APPAREIL À GÉNOISE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
-[...1 lines deleted...]
-    <t>Appareil à génoise (BPI cuisine)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+  <si>
+    <t>APPAREIL À GÉNOISE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>référence : 3,96 kg</t>
-[...2 lines deleted...]
-    <t>Appareil à génoise (BPI cuisine)  BPI-PAT-GENOISE</t>
+    <t>référence : 3,8 kg</t>
+  </si>
+  <si>
+    <t>APPAREIL À GÉNOISE  GRO_CDR_B514</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    BEURRE</t>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
+    <t>[METTRE EN PLACE] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur ; travailler sur un marbre propre.</t>
+  </si>
+  <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -200,247 +209,388 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E15"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>3.96</v>
+        <v>3.8</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*8.0808080808</f>
+        <f>B2*8.4210526316</f>
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.2525252525</f>
+        <f>B2*0.2631578947</f>
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.2525252525</f>
+        <f>B2*0.2631578947</f>
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.0505050505</f>
+        <f>B2*0.0526315789</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.0394736842</f>
+        <v>0.15</v>
+      </c>
+      <c r="D10" t="s">
+        <v>3</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D11"/>
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.0526315789</f>
+        <v>0.2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>3</v>
+      </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A12"/>
+      <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
-        <v>14</v>
-[...4 lines deleted...]
-        </is>
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="12">
+        <v>13</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
-          <t>[MOULER] Mouler immédiatement. Remplir les moules aux deux tiers de leur hauteur. Égaliser délicatement sans lisser. Cuire à 180-200 °C selon la taille (20-25 min pour un moule à manqué 8 couverts). Démouler sur grille, refroidir avant utilisation.</t>
+          <t>[RÉUNIR] Moules — Tamiser  sur une feuille de papier sulfurisé. Vérifier la propreté des moules (moules à manqué ou caisses à génoise), les beurrer au pinceau sur toute la surface en les tenant par-dessous, les fleurer de farine puis les retourner en les tapotant pour faire tomber l'excédent. Pour une génoise en feuille, fixer le papier cuisson aux quatre coins de la plaque avec un peu de beurre.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="13">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.0394736842</f>
+        <v>0.15</v>
+      </c>
+      <c r="D15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.0526315789</f>
+        <v>0.2</v>
+      </c>
+      <c r="D16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
+        <is>
+          <t>[FOUETTER] Montage à chaud — Dans un bassin, réunir les œufs entiers et le sucre et les blanchir légèrement au fouet à blancs. Poser le bassin au bain-marie dans une sauteuse d'eau à 80 °C et fouetter vigoureusement, en soulevant la masse, bassin incliné et tourné régulièrement, jusqu'à 40-45 °C : l'appareil a doublé de volume.</t>
+        </is>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*8.4210526316</f>
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.2631578947</f>
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
         <v>16</v>
       </c>
-      <c r="B15"/>
-[...2 lines deleted...]
-      <c r="E15" t="s" s="8"/>
+      <c r="B20" t="inlineStr" s="12">
+        <is>
+          <t>[MOULER] Montage à froid — Hors du bain-marie, continuer à fouetter énergiquement jusqu'à complet refroidissement en incorporant le plus d'air possible. L'appareil est prêt quand il est ferme et fait le ruban.</t>
+        </is>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B21" t="inlineStr" s="12">
+        <is>
+          <t>Farine — Verser la farine tamisée en pluie en soulevant l'appareil à la petite écumoire, en tournant le bassin d'un huitième de tour à chaque passage ; s'arrêter dès qu'il ne reste plus de trace. Le beurre éventuel, fondu et refroidi, se verse en mince filet quand la farine est presque incorporée et se mêle avec les derniers coups d'écumoire.</t>
+        </is>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.2631578947</f>
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.0526315789</f>
+        <v>0.2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B24" t="inlineStr" s="12">
+        <is>
+          <t>Moulage et cuisson — Mouler aussitôt : moules remplis aux deux tiers, dessus égalisé sans lisser, ou appareil étalé sur plaque garnie de papier cuisson en 6 à 8 mm d'épaisseur à la grande spatule, en travaillant le moins possible pour ne pas crever les bulles. Enfourner sans attendre : 20 à 25 min à 180/200 °C pour un moule à manqué de 8 couverts. Démouler sur grille dès la sortie du four.</t>
+        </is>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
-  <mergeCells count="7">
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B11:D11"/>
-    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Appareil à génoise (BPI cuisine</dc:title>
+  <dc:title>APPAREIL À GÉNOISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>